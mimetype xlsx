--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MOUSSAKA</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_145</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Plats complets collectivité (GRO.COMPLETS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:56</t>
+    <t>15/09/2026 14:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -136,95 +136,161 @@
   <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-MUSCADE</t>
+  </si>
+  <si>
+    <t>Noix de muscade entière</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
     <t>RNM0200155</t>
   </si>
   <si>
     <t>EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Fromages</t>
   </si>
   <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>AUBERGINE-GRIL</t>
+  </si>
+  <si>
+    <t>Aubergines grillees surgelees</t>
+  </si>
+  <si>
+    <t>AGNEAU-HACHE</t>
+  </si>
+  <si>
+    <t>Epaule d'agneau hachee</t>
+  </si>
+  <si>
+    <t>Agneau et mouton</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats complets collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>matiere</t>
@@ -232,50 +298,80 @@
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Epaule d'agneau hachee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Aubergines grillees surgelees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE BÉCHAMEL</t>
+  </si>
+  <si>
+    <t>Sauces collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Noix de muscade entière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>RÉSERVER</t>
   </si>
   <si>
     <t>105 min (repos)</t>
@@ -301,84 +397,102 @@
   <si>
     <t>CUIRE</t>
   </si>
   <si>
     <t>28 min (repos)</t>
   </si>
   <si>
     <t>SERVIR</t>
   </si>
   <si>
     <t>Servir - Détailler la moussaka en 15 portions par bac.</t>
   </si>
   <si>
     <t>Suggestion - On peut remplacer l’emmenthal par de la feta émiettée.</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
+    <t>SAUCE BÉCHAMEL</t>
+  </si>
+  <si>
+    <t>ÉTUVER</t>
+  </si>
+  <si>
+    <t>RINCER</t>
+  </si>
+  <si>
+    <t>78 min (repos)</t>
+  </si>
+  <si>
+    <t>CRÉMER</t>
+  </si>
+  <si>
     <t>Fiche technique — MOUSSAKA</t>
   </si>
   <si>
     <t>MOUSSAKA  GRO_CDC_145</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
+  </si>
+  <si>
+    <t>↳ SAUCE BÉCHAMEL  GRO_CDC_200</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -573,106 +687,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>42.010775</v>
+        <v>334.154993</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.42010775</v>
+        <v>3.34154993</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>42.010775</v>
+        <v>334.154993</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -789,820 +903,1337 @@
         <v>2.925</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>2.925</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.003</f>
         <v>0.008775</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.075</v>
+        <v>0.00003</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.075</v>
+        <v>0.00003</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*18</f>
+        <v>0.00054</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.00006</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.00006</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.8</f>
-        <v>5.8</v>
+        <f>E10*14.8</f>
+        <v>0.000888</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>1.5</v>
+        <v>0.0065</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1.5</v>
+        <v>0.0065</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*8.1</f>
-        <v>12.15</v>
+        <f>E11*0.56</f>
+        <v>0.00364</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>2.5</v>
+        <v>0.075</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>2.5</v>
+        <v>0.075</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.32</f>
-        <v>10.8</v>
+        <f>E12*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*5.8</f>
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="9">
+        <v>0.0065</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>0.0065</v>
+      </c>
+      <c r="F14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*5.2</f>
+        <v>0.0338</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>1.5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*8.1</f>
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*1.05</f>
+        <v>0.105</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*4.32</f>
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="9">
+        <v>0.001</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>0.001</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*0.35</f>
+        <v>0.00035</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="9">
         <v>0.2</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <f>E13*9.26</f>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*9.26</f>
         <v>1.852</v>
       </c>
     </row>
-    <row r="14">
-[...9 lines deleted...]
-        <f>SUM(G7:G13)</f>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="9">
+        <v>20</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*3.8</f>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="9">
+        <v>16</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>16</v>
+      </c>
+      <c r="F21" t="s">
+        <v>34</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*13.5</f>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22" t="s" s="3">
+        <v>76</v>
+      </c>
+      <c r="G22" s="13">
+        <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D3" s="11">
         <v>6</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D5" s="11">
         <v>2.925</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D6" s="11">
         <v>0.075</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D9" s="11">
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" s="11">
+        <v>16</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" s="11">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>76</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner la viande suivant la procédure et réserver au froid dans un bac GN2/1 H 250 en polycarbonate,en attente d’utilisation. - Déconditionner les légumes surgelés et réserver au froid. - Déconditionner la sauce tomate suivant la procédure.Réserver. - Faire fondre le beurre et badigeonner au pinceau l’intérieur de 6 bacs GN 1/1 H 65.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner le fond brun de veau lié - Dans une russe,réaliser 3 litres de fond brun de veau à partir de fond déshydraté, en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner la farce - Dans une sauteuse, faire revenir à l’huile les oignons, puis la viande d’agneau hachée. - Égoutter la viande et l’oignon revenus dans 2 bacs GN 1/1 H 100 perforés. - Éliminer l’huile de cuisson et les particules carbonisées de la sauteuse. - Verser dans la sauteuse la viande et l’oignon revenus.Lier avec 6 litres de sauce tomate et le fond brun de veau lié. - Ajouter l’ail,les épices et condiments.Remuer l’ensemble.Porter à ébullition puis réduire la source de chaleur. - Laisser mijoter à feu doux 15 minutes.Ne pas trop cuire. - Dégraisser et dépouiller la surface de la préparation. - Rectifier l’assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Garnir les plats à gratin - Aligner les 6 bacs GN beurrés sur une table de travail. - Garnir le fond des bacs avec la moitié du volume total des aubergines. - Disposer sur le fond d’aubergines,la préparation viande / sauce. - Répartir le reste des aubergines sur la couche de viande. - Saucer le dessus avec le reste de la sauce tomate et terminer par une couche de sauce béchamel. - Saupoudrer d’emmenthal râpé. - Étager les bacs sur l’échelle de cuisson.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Cuire la moussaka - Préchauffer le four sur la position chaleur mixte à + 160 °C. - Enfourner et cuire pendant 45 minutes environ,puis 10 minutes à chaleur sèche à +175 °C.Vérifier la cuisson. - Contrôler la température suivant la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="14">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>126</v>
+      </c>
+      <c r="B12">
+        <v>1</v>
+      </c>
+      <c r="C12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. G - Mettre en fonction le bain-marie. g N</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
+      </c>
+      <c r="C13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner le roux - Dans un rondeau,faire fondre le beurre. E - Ajouter la farine tamisée. - Mélanger au fouet et laisser cuire sans coloration.Au terme de la cuisson,le roux M blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau,en prévision de sa réutilisation pour la confection de la sauce.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B14">
+        <v>3</v>
+      </c>
+      <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner la béchamel - Rincer un rondeau à l’eau.Mettre 1/4 de L d’eau dans le fond du rondeau pour éviter au lait de coller. - Dans ce rondeau,faire bouillir le lait. - Verser le lait bouillant sur le roux tiédi.Mélanger au fouet énergiquement les deux éléments. - Porter à ébullition,laisser cuire 10 minutes environ sans cesser de remuer,pour que la sauce n’attache pas au fond du rondeau. - Pour éviter de passer au chinois et pour rendre en même temps la sauce fluide et onctueuse,émulsionner la sauce au mixeur. - Débarrasser le sauce dans un bac GN 1/2 H 250. - Dans l’attente de son utilisation et pour éviter de tamponner la surface de la sauce, filmer le bac avec du film alimentaire étirable. - Respecter la procédure de fin de cuisson. - Réserver au bain-marie ou en armoire chaude et maintenir à + 63 °C à cœur. NB :une autre méthode consiste à réserver le roux dans la cuve du batteur,à verser le lait bouillant dans la cuve et à lier la sauce au fouet au batteur.La chaleur de la masse cuira la sauce.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="14"/>
+      <c r="F14" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15">
+        <v>4</v>
+      </c>
+      <c r="C15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D15" t="inlineStr" s="14">
+        <is>
+          <t>Sauces dérivées Sauce crème - Soustraire 2,5 L de lait à la recette et ajouter le même volume en crème fraîche en liaison terminale. Sauce Mornay - Au terme de la cuisson de la béchamel,lier hors du feu avec 1/2 L de jaunes d’œufs pasteurisés et ajouter 1 kg de gruyère râpé. S Sauce Soubise - Pendant la confection de la sauce béchamel,dans un rondeau,faire fondre avec 500 g de margarine ou de beurre,4 kg d’oignons émincés surgelés. - Ajouter l’oignon fondu (purée soubise) à la sauce béchamel.Laisser cuire ensemble.Rectifier l’assaisonnement.Passer au mixeur. - On peut aussi ajouter de la tombée d’oignon pré-élaborée industrielle. Sauce roquefort - Ajouter 500 g de roquefort ou de bleu d’Auvergne émietté dans la sauce crème et faire monter la sauce au mixeur. Sauce aurore - Ajouter 1/4 de volume de sauce tomate à la sauce crème.Mixer.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="14"/>
+      <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_145 · GRO.COMPLETS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_145 · GRO.COMPLETS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>95</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>97</v>
+        <v>134</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉSERVER] "&amp;Procedure!D3</f>
         <v>[RÉSERVER] Préparations préliminaires - Déconditionner la viande suivant la procédure et réserver au froid dans un bac GN2/1 H 250 en polycarbonate,en attente d’utilisation. - Déconditionner les légumes surgelés et réserver au froid. - Déconditionner la sauce tomate suivant la procédure.Réserver. - Faire fondre le beurre et badigeonner au pinceau l’intérieur de 6 bacs GN 1/1 H 65.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>98</v>
+        <v>135</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[ÉLABORER] "&amp;Procedure!D4</f>
         <v>[ÉLABORER] Confectionner la sauce béchamel - Élaborer la sauce béchamel suivant la recette indiquée au chapitre des sauces.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner le fond brun de veau lié - Dans une russe,réaliser 3 litres de fond brun de veau à partir de fond déshydraté, en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D6</f>
         <v>[SAUTER] Confectionner la farce - Dans une sauteuse, faire revenir à l’huile les oignons, puis la viande d’agneau hachée. - Égoutter la viande et l’oignon revenus dans 2 bacs GN 1/1 H 100 perforés. - Éliminer l’huile de cuisson et les particules carbonisées de la sauteuse. - Verser dans la sauteuse la viande et l’oignon revenus.Lier avec 6 litres de sauce tomate et le fond brun de veau lié. - Ajouter l’ail,les épices et condiments.Remuer l’ensemble.Porter à ébullition puis réduire la source de chaleur. - Laisser mijoter à feu doux 15 minutes.Ne pas trop cuire. - Dégraisser et dépouiller la surface de la préparation. - Rectifier l’assaisonnement.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>101</v>
+        <v>138</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D7</f>
         <v>[FOURRER] Garnir les plats à gratin - Aligner les 6 bacs GN beurrés sur une table de travail. - Garnir le fond des bacs avec la moitié du volume total des aubergines. - Disposer sur le fond d’aubergines,la préparation viande / sauce. - Répartir le reste des aubergines sur la couche de viande. - Saucer le dessus avec le reste de la sauce tomate et terminer par une couche de sauce béchamel. - Saupoudrer d’emmenthal râpé. - Étager les bacs sur l’échelle de cuisson.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Cuire la moussaka - Préchauffer le four sur la position chaleur mixte à + 160 °C. - Enfourner et cuire pendant 45 minutes environ,puis 10 minutes à chaleur sèche à +175 °C.Vérifier la cuisson. - Contrôler la température suivant la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[SERVIR] "&amp;Procedure!D9</f>
         <v>[SERVIR] Servir - Détailler la moussaka en 15 portions par bac.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>104</v>
+        <v>141</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>Procedure!D10</f>
         <v>Suggestion - On peut remplacer l’emmenthal par de la feta émiettée.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="18">
-        <v>21</v>
+      <c r="A18" t="s" s="16">
+        <v>143</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>133</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D12</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. G - Mettre en fonction le bain-marie. g N</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="17">
+        <v>134</v>
+      </c>
+      <c r="B20" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D13</f>
+        <v>[ÉTUVER] Confectionner le roux - Dans un rondeau,faire fondre le beurre. E - Ajouter la farine tamisée. - Mélanger au fouet et laisser cuire sans coloration.Au terme de la cuisson,le roux M blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau,en prévision de sa réutilisation pour la confection de la sauce.</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>135</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>"[RINCER] "&amp;Procedure!D14</f>
+        <v>[RINCER] Confectionner la béchamel - Rincer un rondeau à l’eau.Mettre 1/4 de L d’eau dans le fond du rondeau pour éviter au lait de coller. - Dans ce rondeau,faire bouillir le lait. - Verser le lait bouillant sur le roux tiédi.Mélanger au fouet énergiquement les deux éléments. - Porter à ébullition,laisser cuire 10 minutes environ sans cesser de remuer,pour que la sauce n’attache pas au fond du rondeau. - Pour éviter de passer au chinois et pour rendre en même temps la sauce fluide et onctueuse,émulsionner la sauce au mixeur. - Débarrasser le sauce dans un bac GN 1/2 H 250. - Dans l’attente de son utilisation et pour éviter de tamponner la surface de la sauce, filmer le bac avec du film alimentaire étirable. - Respecter la procédure de fin de cuisson. - Réserver au bain-marie ou en armoire chaude et maintenir à + 63 °C à cœur. NB :une autre méthode consiste à réserver le roux dans la cuve du batteur,à verser le lait bouillant dans la cuve et à lier la sauce au fouet au batteur.La chaleur de la masse cuira la sauce.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="17">
+        <v>136</v>
+      </c>
+      <c r="B22" t="str" s="14">
+        <f>"[CRÉMER] "&amp;Procedure!D15</f>
+        <v>[CRÉMER] Sauces dérivées Sauce crème - Soustraire 2,5 L de lait à la recette et ajouter le même volume en crème fraîche en liaison terminale. Sauce Mornay - Au terme de la cuisson de la béchamel,lier hors du feu avec 1/2 L de jaunes d’œufs pasteurisés et ajouter 1 kg de gruyère râpé. S Sauce Soubise - Pendant la confection de la sauce béchamel,dans un rondeau,faire fondre avec 500 g de margarine ou de beurre,4 kg d’oignons émincés surgelés. - Ajouter l’oignon fondu (purée soubise) à la sauce béchamel.Laisser cuire ensemble.Rectifier l’assaisonnement.Passer au mixeur. - On peut aussi ajouter de la tombée d’oignon pré-élaborée industrielle. Sauce roquefort - Ajouter 500 g de roquefort ou de bleu d’Auvergne émietté dans la sauce crème et faire monter la sauce au mixeur. Sauce aurore - Ajouter 1/4 de volume de sauce tomate à la sauce crème.Mixer.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="18">
+        <v>21</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="15">
+  <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MOUSSAKA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>