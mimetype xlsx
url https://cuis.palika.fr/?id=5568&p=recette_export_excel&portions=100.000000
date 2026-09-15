--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CHILI CON CARNE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_141</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Plats complets collectivité (GRO.COMPLETS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,158 +79,167 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>CONS-HARICOT-BI</t>
-[...5 lines deleted...]
-    <t>Conserves de légumes</t>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>EPI-CUMIN-GRAINE</t>
-[...2 lines deleted...]
-    <t>Cumin en graines</t>
+    <t>EPI-CUMIN-POW</t>
+  </si>
+  <si>
+    <t>Cumin moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>EPI-PIMENT-ESPE</t>
-[...2 lines deleted...]
-    <t>Piment d'Espelette AOP poudre</t>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>KNORR-BOUIL-BOE</t>
   </si>
   <si>
     <t>Bouillon de Bœuf déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
+    <t>HARICOT-RGE-SEC</t>
+  </si>
+  <si>
+    <t>Haricots rouges secs</t>
+  </si>
+  <si>
+    <t>Céréales et légumineuses sèches</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00866</t>
   </si>
   <si>
     <t>Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t>RNMS00865</t>
@@ -247,96 +256,99 @@
   <si>
     <t>Bœuf</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats complets collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Haricots blancs cuits en conserve</t>
+    <t xml:space="preserve">    ↳ Haricots rouges secs</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Maigre de bœuf à hacher</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cumin en graines</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Piment d'Espelette AOP poudre</t>
+    <t xml:space="preserve">    ↳ Cumin moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouillon de boeuf reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Bouillon de Bœuf déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>TREMPER</t>
   </si>
@@ -606,106 +618,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>308.2597</v>
+        <v>315.7243</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>3.082597</v>
+        <v>3.157243</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>308.2597</v>
+        <v>315.7243</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -772,137 +784,137 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>10</v>
+        <v>0.8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>10</v>
+        <v>0.8</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*1.8</f>
-        <v>18</v>
+        <f>E7*2.8</f>
+        <v>2.24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
         <v>4.9</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>4.9</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.003</f>
         <v>0.0147</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.01</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*7.8</f>
-        <v>0.078</v>
+        <f>E9*8.5</f>
+        <v>0.085</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>0.012</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*75</f>
-        <v>0.9</v>
+        <f>E10*9.8</f>
+        <v>0.1176</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="9">
         <v>0.04</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
         <f>E11*9.5</f>
         <v>0.38</v>
@@ -972,817 +984,862 @@
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>4</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="4">
         <f>E14*4.32</f>
         <v>17.28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>0.18</v>
+        <v>10</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.18</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.35</f>
-        <v>0.063</v>
+        <f>E15*2.4</f>
+        <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*9.26</f>
-        <v>3.704</v>
+        <f>E16*0.35</f>
+        <v>0.063</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
-        <v>3</v>
+        <v>0.4</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>3</v>
+        <v>0.4</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.18</f>
-        <v>12.54</v>
+        <f>E17*9.26</f>
+        <v>3.704</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="9">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*2.92</f>
-        <v>29.2</v>
+        <f>E18*4.18</f>
+        <v>12.54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D19" s="9">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*2.92</f>
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="9">
         <v>16</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <f>E19*14</f>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>16</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*14</f>
         <v>224</v>
       </c>
     </row>
-    <row r="20">
-[...9 lines deleted...]
-        <f>SUM(G7:G19)</f>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s" s="3">
+        <v>72</v>
+      </c>
+      <c r="G21" s="13">
+        <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D4" s="11">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D5" s="11">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D6" s="11">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D7" s="11">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D8" s="11">
         <v>0.4</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D9" s="11">
         <v>0.04</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D10" s="11">
         <v>0.01</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D11" s="11">
         <v>0.012</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D12" s="11">
         <v>0.18</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D14" s="11">
         <v>5</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D15" s="11">
         <v>4.9</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D16" s="11">
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - La veille,faire tremper les haricots rouges. - Déconditionner la tomate concentrée suivant la procédure.Réserver au froid dans une petite calotte filmée. - Déconditionner les végétaux. - Déconditionner la viande hachée suivant la procédure et réserver au froid en attente d’utilisation. - Au cutter,hacher les oignons.Réserver. - Dans une russe,réaliser les 5 litres de bouillon de bœuf à partir de fond déshydraté en se rapportant aux recommandations du fabricant. Réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des haricots rouges - Égoutter et rincer les haricots rouges. - Marquer à l’eau froide et amener les haricots rouges à ébullition.Écumer la surface de la cuisson. - Corser la cuisson avec du fond blanc de volaille en fonction du volume d’eau et en se recommandant des instructions du fabricant. - Saler en cours de cuisson.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner la garniture - En sauteuse,faire revenir à l’huile les oignons hachés,puis ajouter les poivrons en lanières et la tomate concassée aux oignons.Laisser fondre pour obtenir la consistance d’une tombée de légumes. - Les oignons,la tomate et les poivrons revenus,égoutter la tombée de légumes de son huile de cuisson dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. Réserver. - Dans la même sauteuse,faire saisir vivement la viande hachée (ou bien au four positionné sur la chaleur sèche à plus 220 °C dans des bacs GN perforés). - Dans la sauteuse,mélanger la viande saisie et la tombée de légumes. - Ajouter l’ail haché,les épices,la tomate concentrée préalablement délayée dans un peu de bouillon et le bouillon de bœuf. - Porter à ébullition la garniture et laisser cuire 5 à 10 minutes.Ne pas laisser trop cuire auquel cas la viande durcirait, se désagrègerait et laisserait apparaître de sa matière grasse en surface.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Terminer la préparation du chili con carne - Égoutter les haricots rouges.Garder un peu de fond de cuisson pour éventuellement mettre au point la consistance du chili con carne. - Dans la sauteuse,ajouter les haricots rouges à la garniture. - Laisser mijoter l’ensemble quelques instants.Vérifier la cuisson. - Rectifier l’assaisonnement et la consistance. - Respecter la procédure de fin de cuisson. - Réserver dans 4 bacs GN 1/1 H 100.Couvrir. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Suggestions - On peut accompagner le chili con carne avec du riz créole. - On peut remplacer la viande hachée par de la viande émincée et les haricots rouges secs par des haricots appertisés.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_141 · GRO.COMPLETS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_141 · GRO.COMPLETS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[TREMPER] "&amp;Procedure!D3</f>
         <v>[TREMPER] Préparations préliminaires - La veille,faire tremper les haricots rouges. - Déconditionner la tomate concentrée suivant la procédure.Réserver au froid dans une petite calotte filmée. - Déconditionner les végétaux. - Déconditionner la viande hachée suivant la procédure et réserver au froid en attente d’utilisation. - Au cutter,hacher les oignons.Réserver. - Dans une russe,réaliser les 5 litres de bouillon de bœuf à partir de fond déshydraté en se rapportant aux recommandations du fabricant. Réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[ÉGOUTTER] "&amp;Procedure!D4</f>
         <v>[ÉGOUTTER] Marquer la cuisson des haricots rouges - Égoutter et rincer les haricots rouges. - Marquer à l’eau froide et amener les haricots rouges à ébullition.Écumer la surface de la cuisson. - Corser la cuisson avec du fond blanc de volaille en fonction du volume d’eau et en se recommandant des instructions du fabricant. - Saler en cours de cuisson.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner la garniture - En sauteuse,faire revenir à l’huile les oignons hachés,puis ajouter les poivrons en lanières et la tomate concassée aux oignons.Laisser fondre pour obtenir la consistance d’une tombée de légumes. - Les oignons,la tomate et les poivrons revenus,égoutter la tombée de légumes de son huile de cuisson dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. Réserver. - Dans la même sauteuse,faire saisir vivement la viande hachée (ou bien au four positionné sur la chaleur sèche à plus 220 °C dans des bacs GN perforés). - Dans la sauteuse,mélanger la viande saisie et la tombée de légumes. - Ajouter l’ail haché,les épices,la tomate concentrée préalablement délayée dans un peu de bouillon et le bouillon de bœuf. - Porter à ébullition la garniture et laisser cuire 5 à 10 minutes.Ne pas laisser trop cuire auquel cas la viande durcirait, se désagrègerait et laisserait apparaître de sa matière grasse en surface.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[TERMINER] "&amp;Procedure!D6</f>
         <v>[TERMINER] Terminer la préparation du chili con carne - Égoutter les haricots rouges.Garder un peu de fond de cuisson pour éventuellement mettre au point la consistance du chili con carne. - Dans la sauteuse,ajouter les haricots rouges à la garniture. - Laisser mijoter l’ensemble quelques instants.Vérifier la cuisson. - Rectifier l’assaisonnement et la consistance. - Respecter la procédure de fin de cuisson. - Réserver dans 4 bacs GN 1/1 H 100.Couvrir. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Suggestions - On peut accompagner le chili con carne avec du riz créole. - On peut remplacer la viande hachée par de la viande émincée et les haricots rouges secs par des haricots appertisés.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">