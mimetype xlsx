--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>VIN-ROUGE-CUI</t>
   </si>
   <si>
     <t>Vin rouge de cuisson (table)</t>
   </si>
   <si>
@@ -89,96 +89,93 @@
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
-    <t>RNM0090154</t>
-[...2 lines deleted...]
-    <t>PORC (longe) avec travers et palette France</t>
+    <t>RNM0230154</t>
+  </si>
+  <si>
+    <t>PORC (poitrine) sans hachage France extra</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -376,189 +373,189 @@
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="4">
         <v>0.525</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="4">
-        <v>3.2</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D8" s="3">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F8" s="4">
-        <v>1.35</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="3">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4">
-        <v>8.64</v>
+        <v>1.852</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D10" s="3">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="4">
-        <v>1.852</v>
+        <v>2.121</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
         <v>35</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D11" s="3">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="4">
         <v>5.84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D12" s="3">
         <v>3</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="4">
         <v>11.55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D13" s="3">
         <v>3</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="4">
-        <v>11.79</v>
+        <v>11.73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="6">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F14" s="7">
-        <v>60.66</v>
+        <v>65.53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ESTOUFFADE DE BŒUF</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>