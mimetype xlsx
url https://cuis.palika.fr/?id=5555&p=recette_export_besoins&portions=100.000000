--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
@@ -89,78 +89,72 @@
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...10 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNMS00143</t>
   </si>
   <si>
     <t>Épaule d'agneau désossée</t>
   </si>
   <si>
     <t>Viandes surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -273,57 +267,57 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>2.8</v>
+        <v>2.464</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="5">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
         <v>11.7</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
         <v>0.0351</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
@@ -393,149 +387,149 @@
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="4">
         <v>1.05</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="3">
-        <v>0.25</v>
+        <v>3</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F8" s="4">
-        <v>1.125</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>31</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="3">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="4">
-        <v>12.96</v>
+        <v>1.852</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
         <v>33</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D10" s="3">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
-        <v>1.852</v>
+        <v>1.7675</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D11" s="3">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
         <v>11.55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D12" s="3">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="4">
         <v>389.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="6">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F13" s="7">
-        <v>421.82</v>
+        <v>422.13</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>NAVARIN D’AGNEAU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>