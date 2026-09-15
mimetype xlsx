--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GIGOT D’AGNEAU RÔTI</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_127</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Viandes collectivité (GRO.VIANDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,116 +82,143 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:01</t>
+    <t>15/09/2026 18:20</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000873</t>
   </si>
   <si>
     <t>GINGEMBRE EN POUDRE</t>
   </si>
   <si>
     <t>Eléments divers</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FLEUR-THYM</t>
+  </si>
+  <si>
+    <t>Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>JUS-AGNEAU</t>
+  </si>
+  <si>
+    <t>Jus d'agneau reconstitue</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>AIL-GOUSSE-ENT</t>
+  </si>
+  <si>
+    <t>Gousses d'ail entieres avec peau</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00147</t>
   </si>
   <si>
     <t>Gigot d'agneau désossé</t>
   </si>
   <si>
     <t>Viandes surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
@@ -203,50 +230,59 @@
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Viandes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gigot d'agneau désossé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GINGEMBRE EN POUDRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Gousses d'ail entieres avec peau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Jus d'agneau reconstitue</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PARER</t>
   </si>
@@ -502,106 +538,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>452.702975</v>
+        <v>399.291325</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.52702975</v>
+        <v>3.99291325</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>452.702975</v>
+        <v>399.291325</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -693,546 +729,681 @@
         <v>0.002</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*30.9875</f>
         <v>0.061975</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*1.05</f>
-        <v>0.315</v>
+        <f>E8*28</f>
+        <v>3.36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.5</v>
+        <v>5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.5</v>
+        <v>5</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*5.2</f>
-        <v>2.6</v>
+        <f>E9*4</f>
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>0.327</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.327</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.26</f>
-        <v>0.926</v>
+        <f>E10*1.05</f>
+        <v>0.34335</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*28.05</f>
-        <v>448.8</v>
+        <f>E11*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...4 lines deleted...]
-      <c r="F12" t="s" s="3">
+      <c r="A12" t="s">
         <v>49</v>
       </c>
-      <c r="G12" s="13">
-        <f>SUM(G7:G11)</f>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="9">
+        <v>200</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>200</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*0.1</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*9.26</f>
+        <v>0.926</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="9">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*22</f>
+        <v>352</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s" s="3">
+        <v>58</v>
+      </c>
+      <c r="G15" s="13">
+        <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D3" s="11">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D5" s="11">
         <v>0.002</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D6" s="11">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D7" s="11">
-        <v>0.3</v>
+        <v>0.327</v>
       </c>
       <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="11">
+        <v>200</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="E9" t="s">
         <v>35</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F9" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" s="11">
+        <v>5</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>67</v>
+        <v>79</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner les gigots suivant la procédure.Parer les gigots.Réserver au froid dans un bac GN 2/1 H 250 en polycarbonate,muni d’une grille égouttoir et d’un couvercle. - Désolidariser les gousses de la tête d’ail.Laisser les gousses d’ail avec leur peau. - Laver et désinfecter les gousses d’ail suivant la procédure.Réserver les gousses d’ail dans un bac GN1/1 H 100 en prévision de leur cuisson. - Faire fondre le beurre dans une calotte.Adjoindre l’huile au beurre.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des gigots - Préchauffer le four sur la position mixte,à +160 / 170 °C. - Déposer les gigots sur 3 grilles GN 1/1 de cuisson. - Enduire au pinceau les gigots du mélange beurre / huile. - Saler et poivrer les gigots sur toutes leurs faces. - Saupoudrer les 100 g de fleur de thym sur les gigots. - Étager les grilles sur l’échelle de cuisson. - Mettre en guise de lèchefrite,sous les grilles de cuisson,le bac GN 1/1 H 100 contenant les gousses d’ail pour les cuire en chemise et récupérer le jus de cuisson. - Piquer la sonde de cuisson au milieu d’un gigot dans le sens de la longueur. - Enfourner et cuire les gigots pendant 1 h / 1 h 15 environ. - Atteindre la température de + 58 °C au terme de la cuisson pour obtenir une cuisson légèrement rosée à cœur. - Contrôler la cuisson par sondage à l’aide d’une aiguille à brider ou d’une pointe de couteau préalablement désinfectée.Un jus clair (à peine rosé) doit apparaître à la surface du gigot à l’endroit du sondage. - Respecter la procédure de fin de cuisson. - La cuisson terminée,réserver les gigots dans 3 bacs GN 1/1 H 100. - Enduire les gigots de beurre fondu. - Stocker les gigots en armoire chaude et les maintenir à la température ambiante de +72°C. - Prélever les gousses d’ail de la lèchefrite et les réserver.Filmer et réserver les gousses d’ail dans l’armoire chaude en attente du service.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner le jus d’agneau Pendant la cuisson des gigots : - Dans une russe,réaliser 5 litres de jus d’agneau,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Récupérer et dégraisser le jus de cuisson de la lèchefrite. - Adjoindre au jus d’agneau le jus de cuisson,l’ail haché,le gingembre en poudre et 20 g de fleur de thym.Faire frémir le jus.Laisser infuser en maintenant le jus à la température de + 63°C.Rectifier l’assaisonnement.Passer au chinois le jus dans un bac GN1/2 H 250.Couvrir et stocker le jus dans l’armoire chaude.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir - Trancher les gigots.Servir les tranches de gigot,accompagnées de gousses d’ail cuites en chemise.Arroser les tranches de gigot sur leur pourtour de jus d’agneau chaud. - Au besoin,pour retirer l’aspect rosé de la viande,on peut napper sur la tranche le jus d’agneau chaud. - Acompagner les gigots de flageolets,de haricots verts,de gratin de pommes de terre,etc.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_127 · GRO.VIANDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_127 · GRO.VIANDES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PARER] "&amp;Procedure!D3</f>
         <v>[PARER] Préparations préliminaires - Déconditionner les gigots suivant la procédure.Parer les gigots.Réserver au froid dans un bac GN 2/1 H 250 en polycarbonate,muni d’une grille égouttoir et d’un couvercle. - Désolidariser les gousses de la tête d’ail.Laisser les gousses d’ail avec leur peau. - Laver et désinfecter les gousses d’ail suivant la procédure.Réserver les gousses d’ail dans un bac GN1/1 H 100 en prévision de leur cuisson. - Faire fondre le beurre dans une calotte.Adjoindre l’huile au beurre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer la cuisson des gigots - Préchauffer le four sur la position mixte,à +160 / 170 °C. - Déposer les gigots sur 3 grilles GN 1/1 de cuisson. - Enduire au pinceau les gigots du mélange beurre / huile. - Saler et poivrer les gigots sur toutes leurs faces. - Saupoudrer les 100 g de fleur de thym sur les gigots. - Étager les grilles sur l’échelle de cuisson. - Mettre en guise de lèchefrite,sous les grilles de cuisson,le bac GN 1/1 H 100 contenant les gousses d’ail pour les cuire en chemise et récupérer le jus de cuisson. - Piquer la sonde de cuisson au milieu d’un gigot dans le sens de la longueur. - Enfourner et cuire les gigots pendant 1 h / 1 h 15 environ. - Atteindre la température de + 58 °C au terme de la cuisson pour obtenir une cuisson légèrement rosée à cœur. - Contrôler la cuisson par sondage à l’aide d’une aiguille à brider ou d’une pointe de couteau préalablement désinfectée.Un jus clair (à peine rosé) doit apparaître à la surface du gigot à l’endroit du sondage. - Respecter la procédure de fin de cuisson. - La cuisson terminée,réserver les gigots dans 3 bacs GN 1/1 H 100. - Enduire les gigots de beurre fondu. - Stocker les gigots en armoire chaude et les maintenir à la température ambiante de +72°C. - Prélever les gousses d’ail de la lèchefrite et les réserver.Filmer et réserver les gousses d’ail dans l’armoire chaude en attente du service.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner le jus d’agneau Pendant la cuisson des gigots : - Dans une russe,réaliser 5 litres de jus d’agneau,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Récupérer et dégraisser le jus de cuisson de la lèchefrite. - Adjoindre au jus d’agneau le jus de cuisson,l’ail haché,le gingembre en poudre et 20 g de fleur de thym.Faire frémir le jus.Laisser infuser en maintenant le jus à la température de + 63°C.Rectifier l’assaisonnement.Passer au chinois le jus dans un bac GN1/2 H 250.Couvrir et stocker le jus dans l’armoire chaude.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser et servir - Trancher les gigots.Servir les tranches de gigot,accompagnées de gousses d’ail cuites en chemise.Arroser les tranches de gigot sur leur pourtour de jus d’agneau chaud. - Au besoin,pour retirer l’aspect rosé de la viande,on peut napper sur la tranche le jus d’agneau chaud. - Acompagner les gigots de flageolets,de haricots verts,de gratin de pommes de terre,etc.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">