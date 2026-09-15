--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -89,66 +89,66 @@
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00345</t>
   </si>
   <si>
     <t>Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -369,112 +369,112 @@
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="4">
         <v>0.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D8" s="3">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F8" s="4">
-        <v>1.125</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="3">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="4">
-        <v>8.34</v>
+        <v>1.7675</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="4">
         <v>163.28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="6">
         <v>35</v>
       </c>
       <c r="F11" s="7">
-        <v>195.56</v>
+        <v>196.21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CAPILOTADE DE VOLAILLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>