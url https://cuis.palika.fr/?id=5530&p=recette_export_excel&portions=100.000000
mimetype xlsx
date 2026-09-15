--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MIJOTÉ DE DINDE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_103</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -211,92 +211,89 @@
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNM1100156</t>
   </si>
   <si>
     <t>DINDE (cuisse) 1 kg et + France standard</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t>Total</t>
@@ -304,51 +301,51 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DINDE (cuisse) 1 kg et + France standard</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
@@ -685,79 +682,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>122.713375</v>
+        <v>127.476375</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.22713375</v>
+        <v>1.27476375</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>122.713375</v>
+        <v>127.476375</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -876,62 +873,62 @@
         <v>3</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>3</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*2.8</f>
         <v>8.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>1.4</v>
+        <v>1.232</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>14.625</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>14.625</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
         <v>0.043875</v>
@@ -1076,1050 +1073,1050 @@
         <v>0.2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>1.04</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="9">
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*3.2</f>
-        <v>3.2</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.5</f>
-        <v>1.35</v>
+        <f>E17*4.32</f>
+        <v>8.64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="9">
-        <v>2</v>
+        <v>0.075</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>2</v>
+        <v>0.075</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*4.32</f>
-        <v>8.64</v>
+        <f>E18*0.42</f>
+        <v>0.0315</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D19" s="9">
-        <v>0.075</v>
+        <v>0.01</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.075</v>
+        <v>0.01</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*0.42</f>
-        <v>0.0315</v>
+        <f>E19*0.35</f>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>74</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="9">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*0.35</f>
-        <v>0.0035</v>
+        <f>E20*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D21" s="9">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F21" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*9.26</f>
-        <v>1.852</v>
+        <f>E21*7.07</f>
+        <v>2.121</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D22" s="9">
         <v>2.5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="4">
         <f>E22*2.92</f>
         <v>7.3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D23" s="9">
         <v>3</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>3</v>
       </c>
       <c r="F23" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="4">
         <f>E23*3.85</f>
         <v>11.55</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
         <v>83</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D24" s="9">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="4">
         <f>E24*4.8</f>
         <v>76.8</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s" s="3">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G25" s="13">
         <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>86</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>87</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>88</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D3" s="11">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D7" s="11">
         <v>0.045</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D8" s="11">
         <v>2.5</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D9" s="11">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D10" s="11">
         <v>3</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D11" s="11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D12" s="11">
         <v>14.625</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D13" s="11">
         <v>0.375</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D14" s="11">
         <v>0.5</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D15" s="11">
         <v>0.075</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D16" s="11">
         <v>0.01</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D17" s="11">
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D18" s="11">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D19" s="11">
         <v>0.2</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D20" s="11">
         <v>0.1</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D21" s="11">
         <v>0.01</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>113</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>114</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>115</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>116</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>117</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner les morceaux de viande suivant la procédure. S - Égoutter et réserver la viande dans un bac GN 2/1 H 250 en polycarbonate,muni d’une grille égouttoir.Couvrir et stocker au froid. - Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. g Réserver. 4 - Déconditionner les boîtes de tomate concentrée et de champignons suivant la L procédure.Réserver. - Égoutter les champignons dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. - Récupérer le jus des champignons dans une calotte.Filmer et stocker au froid en attente d’utilisation. - Dans un rondeau,réaliser 15 litres de fond brun de veau clair,à partir de fond désg hydraté,en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson - Dans la sauteuse,à l’huile,faire revenir les morceaux de dinde sur toutes les faces 1 (ou mettre les morceaux dans des bacs GN 1/1 H 65 perforés et saisir au four à chaleur sèche à + 200 / 250 °C.Mettre un bac GN 1/1 H 65,dans le bas de l’échelle de cuisson,afin de récupérer les graisses de cuisson). - Singer la viande.Débarrasser les morceaux dans un bac GN2/1 H 250. - Éliminer les graisses de cuisson et les particules carbonisées de la sauteuse. - Dans la sauteuse,faire suer,les oignons émincés,sans coloration,déglacer avec le vin blanc.Réduire le déglaçage de moitié. - Ajouter la viande,puis l’ail haché,les dés de tomates surgelés,la tomate concentrée,les herbes de Provence et l’assaisonnement.Remuer le tout délicatement à l’aide d’une écumoire. - Piquer la sonde de cuisson dans un morceau de viande. - Mouiller avec le fond brun de veau clair et le jus des champignons. - Porter à ébullition,puis réduire la source de chaleur et cuire à couvert à feu doux pendant 40 minutes environ. - Au terme de la cuisson atteindre la température de + 95 °C à cœur. - Respecter la procédure de fin de cuisson. Pour la cuisson au four: - Répartir tous les éléments dans 4 bacs GN 1/1 H 100 et cuire à couvert,au four sur la position mixte à +170 °C.Respecter les mêmes indications que pour la cuisson en sauteuse.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Préparer la garniture Pendant la cuisson : - Glacer à blanc les petits oignons grelots (voir la recette). - Passer au four réglé sur la position vapeur pendant 5 minutes,le bac perforé contenant les champignons.Réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D6" t="s" s="14">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Terminer le mijoté de dinde - Faire réduire le fond de cuisson,afin d’en obtenir 10 litres et la consistance désirée. Rectifier l’assaisonnement.Émulsionner la sauce au mixeur pour lui donner de l’onctuosité. - Verser la sauce sur la viande dans les quatre bacs GN.Couvrir. - Agiter les bacs d’un mouvement circulaire pour lier tous les éléments ensemble. - Stocker en armoire chaude et maintenir à la température de + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir - Dresser deux morceaux de dinde sur une assiette,mettre la garniture en évidence sur la viande,et napper de sauce.Persiller au départ du plat. - On peut ajouter deux rondelles de pain toastées.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D9" t="s" s="14">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_103 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_103 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Déconditionner les morceaux de viande suivant la procédure. S - Égoutter et réserver la viande dans un bac GN 2/1 H 250 en polycarbonate,muni d’une grille égouttoir.Couvrir et stocker au froid. - Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. g Réserver. 4 - Déconditionner les boîtes de tomate concentrée et de champignons suivant la L procédure.Réserver. - Égoutter les champignons dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. - Récupérer le jus des champignons dans une calotte.Filmer et stocker au froid en attente d’utilisation. - Dans un rondeau,réaliser 15 litres de fond brun de veau clair,à partir de fond désg hydraté,en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D4</f>
         <v>[SAUTER] Marquer la cuisson - Dans la sauteuse,à l’huile,faire revenir les morceaux de dinde sur toutes les faces 1 (ou mettre les morceaux dans des bacs GN 1/1 H 65 perforés et saisir au four à chaleur sèche à + 200 / 250 °C.Mettre un bac GN 1/1 H 65,dans le bas de l’échelle de cuisson,afin de récupérer les graisses de cuisson). - Singer la viande.Débarrasser les morceaux dans un bac GN2/1 H 250. - Éliminer les graisses de cuisson et les particules carbonisées de la sauteuse. - Dans la sauteuse,faire suer,les oignons émincés,sans coloration,déglacer avec le vin blanc.Réduire le déglaçage de moitié. - Ajouter la viande,puis l’ail haché,les dés de tomates surgelés,la tomate concentrée,les herbes de Provence et l’assaisonnement.Remuer le tout délicatement à l’aide d’une écumoire. - Piquer la sonde de cuisson dans un morceau de viande. - Mouiller avec le fond brun de veau clair et le jus des champignons. - Porter à ébullition,puis réduire la source de chaleur et cuire à couvert à feu doux pendant 40 minutes environ. - Au terme de la cuisson atteindre la température de + 95 °C à cœur. - Respecter la procédure de fin de cuisson. Pour la cuisson au four: - Répartir tous les éléments dans 4 bacs GN 1/1 H 100 et cuire à couvert,au four sur la position mixte à +170 °C.Respecter les mêmes indications que pour la cuisson en sauteuse.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D5</f>
         <v>[PRÉPARER] Préparer la garniture Pendant la cuisson : - Glacer à blanc les petits oignons grelots (voir la recette). - Passer au four réglé sur la position vapeur pendant 5 minutes,le bac perforé contenant les champignons.Réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[DÉCANTER] "&amp;Procedure!D6</f>
         <v>[DÉCANTER] Décanter la viande - Décanter les morceaux de viande dans 4 bacs GN 1/1 H 100.Ajouter la garniture.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[TERMINER] "&amp;Procedure!D7</f>
         <v>[TERMINER] Terminer le mijoté de dinde - Faire réduire le fond de cuisson,afin d’en obtenir 10 litres et la consistance désirée. Rectifier l’assaisonnement.Émulsionner la sauce au mixeur pour lui donner de l’onctuosité. - Verser la sauce sur la viande dans les quatre bacs GN.Couvrir. - Agiter les bacs d’un mouvement circulaire pour lier tous les éléments ensemble. - Stocker en armoire chaude et maintenir à la température de + 63 °C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser et servir - Dresser deux morceaux de dinde sur une assiette,mettre la garniture en évidence sur la viande,et napper de sauce.Persiller au départ du plat. - On peut ajouter deux rondelles de pain toastées.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">