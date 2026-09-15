--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -53,129 +53,129 @@
   <si>
     <t>MIJOTÉ DE DINDE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DINDE (cuisse) 1 kg et + France standard</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Herbes de Provence</t>
+  </si>
+  <si>
+    <t>Mélanges et épices composées</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Gros sel de mer</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
-  </si>
-[...73 lines deleted...]
-    <t xml:space="preserve">    ↳ CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
 </sst>
 </file>
 
@@ -360,271 +360,271 @@
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>0.045</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>2.5</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="3">
+        <v>0.44</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>3</v>
       </c>
       <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="3">
         <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
         <v>14.625</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>0.375</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.5</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.075</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="3">
         <v>0.01</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="3">
+        <v>2.3</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="3">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
@@ -660,51 +660,51 @@
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
         <v>0.01</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MIJOTÉ DE DINDE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>