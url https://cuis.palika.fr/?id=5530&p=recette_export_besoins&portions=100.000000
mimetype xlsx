--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
@@ -125,90 +125,87 @@
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNM1100156</t>
   </si>
   <si>
     <t>DINDE (cuisse) 1 kg et + France standard</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
@@ -347,57 +344,57 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
         <v>8.4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
-        <v>1.4</v>
+        <v>1.232</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="5">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
         <v>14.625</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4">
         <v>0.0439</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
@@ -507,229 +504,229 @@
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="4">
         <v>1.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="3">
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="4">
-        <v>3.2</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D12" s="3">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F12" s="4">
-        <v>1.35</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="3">
-        <v>2</v>
+        <v>0.075</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="4">
-        <v>8.64</v>
+        <v>0.0315</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D14" s="3">
-        <v>0.075</v>
+        <v>0.01</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="4">
-        <v>0.0315</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
         <v>47</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>48</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="3">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="4">
-        <v>0.0035</v>
+        <v>1.852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D16" s="3">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4">
-        <v>1.852</v>
+        <v>2.121</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
         <v>52</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D17" s="3">
         <v>2.5</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="4">
         <v>7.3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
         <v>54</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D18" s="3">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="4">
         <v>11.55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" t="s">
         <v>57</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D19" s="3">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="4">
         <v>76.8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="6">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F20" s="7">
-        <v>122.71</v>
+        <v>127.48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MIJOTÉ DE DINDE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>