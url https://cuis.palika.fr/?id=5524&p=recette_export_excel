--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CUISSES DE CANARD POÊLÉES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_097</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:47</t>
+    <t>15/09/2026 16:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -142,192 +142,264 @@
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
+    <t>SALADE-VERTE</t>
+  </si>
+  <si>
+    <t>Salade verte (laitue) — à réactualiser</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101413</t>
+  </si>
+  <si>
+    <t>Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t>Assaisonnements et corps gras</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
     <t>RNM0360123</t>
   </si>
   <si>
     <t>NAVET rond violet France</t>
   </si>
   <si>
-    <t>Légumes</t>
+    <t>00POT_MP025</t>
+  </si>
+  <si>
+    <t>Petits pois surgelés</t>
+  </si>
+  <si>
+    <t>RNM4G100906</t>
+  </si>
+  <si>
+    <t>Laitue mono 4G</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00750</t>
   </si>
   <si>
     <t>Jeunes carottes très fines surgelées</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>RNMS00770</t>
-[...4 lines deleted...]
-  <si>
     <t>RNMS00363</t>
   </si>
   <si>
     <t>Cuisses de canard UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cuisses de canard UE</t>
+    <t xml:space="preserve">    ↳ CUISSES DE CANARD POELEES (aux olives)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cuisses de canard UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
+    <t xml:space="preserve">        ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+    <t xml:space="preserve">            ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Madère (cuisson sauce)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CUISSES DE CANARD POELEES (aux petits pois)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PETITS POIS À LA PAYSANNE</t>
+  </si>
+  <si>
+    <t>Entrées chaudes collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Petits pois surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Laitue mono 4G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jeunes carottes très fines surgelées</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Salade verte (laitue) — à réactualiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CUISSES DE CANARD POELEES (aux navets)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ NAVET rond violet France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
@@ -337,222 +409,267 @@
   <si>
     <t>CONFECTIONNER</t>
   </si>
   <si>
     <t>CHAUFFER</t>
   </si>
   <si>
     <t>98 min (repos)</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
     <t>4 min (cuisson)</t>
   </si>
   <si>
     <t>Garniture aux petits pois - Ajouter le madère au fond de cuisson. - Garnir avec des petits pois à la paysanne (voir la recette).</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser et servir - Dresser la cuisse de canard à l’assiette.Napper de fond de poêlage. - Accompagner avec la garniture choisie.</t>
   </si>
   <si>
+    <t>CUISSES DE CANARD POELEES (aux olives)</t>
+  </si>
+  <si>
+    <t>Aucune procédure rédigée pour cette fiche.</t>
+  </si>
+  <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
+    <t>CUISSES DE CANARD POELEES (aux petits pois)</t>
+  </si>
+  <si>
+    <t>PETITS POIS À LA PAYSANNE</t>
+  </si>
+  <si>
+    <t>CUISSES DE CANARD POELEES (aux navets)</t>
+  </si>
+  <si>
     <t>Fiche technique — CUISSES DE CANARD POÊLÉES</t>
   </si>
   <si>
     <t>CUISSES DE CANARD POÊLÉES  GRO_CDC_097</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
+    <t>↳ CUISSES DE CANARD POELEES (aux olives)  GRO_CDC_097A</t>
+  </si>
+  <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
+  </si>
+  <si>
+    <t>↳ CUISSES DE CANARD POELEES (aux petits pois)  GRO_CDC_097B</t>
+  </si>
+  <si>
+    <t>↳ PETITS POIS À LA PAYSANNE  GRO_CDC_168B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t>↳ CUISSES DE CANARD POELEES (aux navets)  GRO_CDC_097C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -613,106 +730,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>401.38325</v>
+        <v>10.6597975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.0138325</v>
+        <v>0.106597975</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>401.38325</v>
+        <v>10.6597975</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -779,1069 +896,1926 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*5.5</f>
-        <v>2.75</v>
+        <v>0.055</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>5.6</v>
+        <v>0.168</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>9.75</v>
+        <v>0.2925</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>9.75</v>
+        <v>0.2925</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
-        <v>0.02925</v>
+        <v>0.000877</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*2.7</f>
-        <v>0.675</v>
+        <f>E10*2.2</f>
+        <v>0.022</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*14.95</f>
+        <v>0.299</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.75</v>
+        <v>0.0045</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.75</v>
+        <v>0.0045</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*5.2</f>
-        <v>3.9</v>
+        <f>E12*2.7</f>
+        <v>0.01215</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>35</v>
+        <v>0.0075</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>35</v>
+        <v>0.0075</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.5</f>
-        <v>52.5</v>
+        <f>E13*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.04</v>
+        <v>0.035</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.04</v>
+        <v>0.035</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.35</f>
-        <v>0.014</v>
+        <f>E14*5.2</f>
+        <v>0.182</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>4</v>
+        <v>0.04</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>4</v>
+        <v>0.04</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*2.57</f>
-        <v>10.28</v>
+        <f>E15*1.1</f>
+        <v>0.044</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>3</v>
+        <v>0.35</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>3</v>
+        <v>0.35</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*3.85</f>
-        <v>11.55</v>
+        <f>E16*1.5</f>
+        <v>0.525</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="9">
-        <v>12</v>
+        <v>0.15</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>12</v>
+        <v>0.15</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.98</f>
-        <v>35.76</v>
+        <f>E17*3.2</f>
+        <v>0.48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
-        <v>22.5</v>
+        <v>0.01</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>22.5</v>
+        <v>0.01</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*12.37</f>
-        <v>278.325</v>
+        <f>E18*7.23</f>
+        <v>0.0723</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G18)</f>
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0.0012</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>0.0012</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*0.35</f>
+        <v>0.00042</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>0.04</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*2.57</f>
+        <v>0.1028</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0.09</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>0.09</v>
+      </c>
+      <c r="F21" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*3.85</f>
+        <v>0.3465</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.675</v>
+      </c>
+      <c r="E22" s="11">
+        <f>D22*$B$2</f>
+        <v>0.675</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*12.37</f>
+        <v>8.34975</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="G23" s="13">
+        <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D3" s="11">
-        <v>22.5</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D4" s="11">
-        <v>10</v>
+        <v>0.225</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D5" s="11">
-        <v>9.75</v>
+        <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D6" s="11">
-        <v>0.25</v>
+        <v>0.098</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D7" s="11">
-        <v>2</v>
+        <v>0.003</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D8" s="11">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D9" s="11">
-        <v>12</v>
+        <v>0.02</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D10" s="11">
-        <v>4</v>
+        <v>0.005</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D11" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1</v>
+      </c>
+      <c r="E12" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D13" s="11">
-        <v>35</v>
+        <v>0.225</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D14" s="11">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.098</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="11">
         <v>1</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="11">
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="11">
         <v>0.04</v>
       </c>
-      <c r="E15" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="E21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E22" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E24" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E25" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E26" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E27" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>2</v>
+      </c>
+      <c r="B28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="11">
+        <v>0.005</v>
+      </c>
+      <c r="E29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="11">
+        <v>0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="11">
+        <v>1</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.225</v>
+      </c>
+      <c r="E32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E33" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" s="11">
+        <v>0.098</v>
+      </c>
+      <c r="E34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F34" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E35" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>2</v>
+      </c>
+      <c r="B36" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E36" t="s">
+        <v>35</v>
+      </c>
+      <c r="F36" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="11">
+        <v>0.35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E38" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>2</v>
+      </c>
+      <c r="B39" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E39" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E40" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>94</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner les cuisses de canard suivant les procédures. - Parer les cuisses.Réserver au froid dans un bac GN 2/1 H 250 en polycarbonate L muni d’une grille égouttoir et d’un couvercle.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner les fonds - Dans un rondeau,réaliser 5 litres de jus de canard et 10 litres de fond de veau lié,à partir de fonds déshydratés,en se reportant aux recommandations du fabricant. Réserver au bain-marie ou en armoire chaude,en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des cuisses de canard - Chauffer la sauteuse.Préchauffer le four sur la position chaleur mixte à + 160 °C. - Saler et poivrer les cuisses de canard sur les deux faces. - Dans la sauteuse,à l’huile,saisir et colorer les cuisses sur les deux faces. - Égoutter les cuisses dans un bac GN 1/1 H 100 perforé,pour éliminer la graisse de g cuisson. - Dans 8 bacs GN 1/1 H 65,disposer 12 cuisses de canard dans chaque bac. - Dégraisser le fond de la sauteuse.Eliminer les particules carbonisées.Faire pincer les sucs. - Déglacer la sauteuse avec le vin blanc. - Ajouter le jus de canard et le fond de veau lié au déglaçage.Mélanger au fouet. L Rectifier l’assaisonnement. - Répartir le fond de cuisson sur les cuisses de canard dans les 8 bacs.Couvrir. - Étager les bacs sur l’échelle de cuisson. - Piquer la sonde de cuisson à la jointure d’une cuisse. - Enfourner.Cuire les cuisses de canard.Atteindre la température à cœur de + 87°C. - Le fond de braisage aura réduit durant la cuisson. - Respecter la procédure de cuisson. - Stocker en armoire chaude et maintenir à la température de + 63 °C à cœur en g attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Garniture aux olives - Mettre les olives vertes dans un bac GN 1/1 perforé. Passer 3 minutes au four vapeur. - Ajouter et répartir dans les bacs,5 minutes avant la fin de cuisson,les olives et le Madère. - Agiter les bacs de façon à lier l’ensemble des éléments.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="D7" t="s" s="14">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Garniture aux navets - Éplucher,laver et tailler les navets en quartiers,de façon régulière. - Glacer les navets à blanc (voir la recette). - Glacer à brun les petits oignons grelots (voir la recette).</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>130</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10" t="s">
+        <v>131</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
         <v>1</v>
       </c>
-      <c r="C10" t="s">
-[...6 lines deleted...]
-      <c r="F10"/>
+      <c r="C11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D11" t="s" s="14">
+        <v>134</v>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12" t="s">
+        <v>131</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Cuire les petits pois à la vapeur pendant 20 minutes environ. Glacer à blanc les petits oignons grelots. Glacer à blanc les carottes préalablement taillées en morceaux de 3 à 4 cm et tournées à l'éplucheuse. Dans la sauteuse, faire fondre le beurre restant. Faire suer la salade ciselée. Ajouter les petits pois, les carottes et les petits oignons glacés à blanc. Saler et poivrer. Mélanger avec précaution à l'aide d'une écumoire. Rectifier l'assaisonnement. Laisser mijoter quelques instants.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D35"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_097 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_097 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Déconditionner les cuisses de canard suivant les procédures. - Parer les cuisses.Réserver au froid dans un bac GN 2/1 H 250 en polycarbonate L muni d’une grille égouttoir et d’un couvercle.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D4</f>
         <v>[CONFECTIONNER] Confectionner les fonds - Dans un rondeau,réaliser 5 litres de jus de canard et 10 litres de fond de veau lié,à partir de fonds déshydratés,en se reportant aux recommandations du fabricant. Réserver au bain-marie ou en armoire chaude,en attente d’utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CHAUFFER] "&amp;Procedure!D5</f>
         <v>[CHAUFFER] Marquer la cuisson des cuisses de canard - Chauffer la sauteuse.Préchauffer le four sur la position chaleur mixte à + 160 °C. - Saler et poivrer les cuisses de canard sur les deux faces. - Dans la sauteuse,à l’huile,saisir et colorer les cuisses sur les deux faces. - Égoutter les cuisses dans un bac GN 1/1 H 100 perforé,pour éliminer la graisse de g cuisson. - Dans 8 bacs GN 1/1 H 65,disposer 12 cuisses de canard dans chaque bac. - Dégraisser le fond de la sauteuse.Eliminer les particules carbonisées.Faire pincer les sucs. - Déglacer la sauteuse avec le vin blanc. - Ajouter le jus de canard et le fond de veau lié au déglaçage.Mélanger au fouet. L Rectifier l’assaisonnement. - Répartir le fond de cuisson sur les cuisses de canard dans les 8 bacs.Couvrir. - Étager les bacs sur l’échelle de cuisson. - Piquer la sonde de cuisson à la jointure d’une cuisse. - Enfourner.Cuire les cuisses de canard.Atteindre la température à cœur de + 87°C. - Le fond de braisage aura réduit durant la cuisson. - Respecter la procédure de cuisson. - Stocker en armoire chaude et maintenir à la température de + 63 °C à cœur en g attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Garniture aux olives - Mettre les olives vertes dans un bac GN 1/1 perforé. Passer 3 minutes au four vapeur. - Ajouter et répartir dans les bacs,5 minutes avant la fin de cuisson,les olives et le Madère. - Agiter les bacs de façon à lier l’ensemble des éléments.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D7</f>
         <v>[FOURRER] Garniture aux petits pois - Ajouter le madère au fond de cuisson. - Garnir avec des petits pois à la paysanne (voir la recette).</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Garniture aux navets - Éplucher,laver et tailler les navets en quartiers,de façon régulière. - Glacer les navets à blanc (voir la recette). - Glacer à brun les petits oignons grelots (voir la recette).</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D9</f>
         <v>[DRESSER] Dresser et servir - Dresser la cuisse de canard à l’assiette.Napper de fond de poêlage. - Accompagner avec la garniture choisie.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="16">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...4 lines deleted...]
-        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      <c r="A15"/>
+      <c r="B15" t="s" s="18">
+        <v>131</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="18">
-        <v>22</v>
+      <c r="A17" t="s" s="16">
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>140</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s" s="18">
+        <v>131</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="17">
+        <v>140</v>
+      </c>
+      <c r="B24" t="str" s="14">
+        <f>Procedure!D13</f>
+        <v>Cuire les petits pois à la vapeur pendant 20 minutes environ. Glacer à blanc les petits oignons grelots. Glacer à blanc les carottes préalablement taillées en morceaux de 3 à 4 cm et tournées à l'éplucheuse. Dans la sauteuse, faire fondre le beurre restant. Faire suer la salade ciselée. Ajouter les petits pois, les carottes et les petits oignons glacés à blanc. Saler et poivrer. Mélanger avec précaution à l'aide d'une écumoire. Rectifier l'assaisonnement. Laisser mijoter quelques instants.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B17</f>
+        <v>Petits pois surgelés</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E17</f>
+        <v>0.15</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>152</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="str">
+        <f>Besoins!B15</f>
+        <v>CAROTTE France extra colis 12kg</v>
+      </c>
+      <c r="C27" s="11">
+        <f>Besoins!E15</f>
+        <v>0.04</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B18</f>
+        <v>Laitue mono 4G</v>
+      </c>
+      <c r="C28" s="11">
+        <f>Besoins!E18</f>
+        <v>0.01</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>153</v>
+      </c>
+      <c r="C29" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>154</v>
+      </c>
+      <c r="C30" s="11">
+        <f>'Besoins'!$B$2*0.002</f>
+        <v>0.002</v>
+      </c>
+      <c r="D30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>155</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s" s="18">
+        <v>131</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="14">
+  <mergeCells count="22">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CUISSES DE CANARD POÊLÉES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>