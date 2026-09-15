--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -104,51 +104,51 @@
   <si>
     <t xml:space="preserve">    ↳ Bouillon de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Colombo poudre</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
@@ -484,51 +484,51 @@
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.3</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.5</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>