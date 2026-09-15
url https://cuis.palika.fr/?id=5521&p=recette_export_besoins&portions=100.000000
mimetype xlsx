--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
@@ -107,72 +107,69 @@
   <si>
     <t>AUBERGINE Espagne cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>RNM9170123</t>
   </si>
   <si>
     <t>COURGETTE verte Espagne cat.I 14-21cm</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
   </si>
   <si>
     <t>RNMS00333</t>
   </si>
   <si>
     <t>Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -456,129 +453,129 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="4">
-        <v>0.3</v>
+        <v>4</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F11" s="5">
-        <v>1.35</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
         <v>35</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>4</v>
+        <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="5">
-        <v>1.4</v>
+        <v>1.852</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D13" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="5">
-        <v>1.852</v>
+        <v>2.121</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
         <v>40</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D14" s="4">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="5">
         <v>204.75</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="6">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" s="7">
-        <v>240.11</v>
+        <v>240.88</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COLOMBO DE POULET</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>