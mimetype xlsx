--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 16:15</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -151,65 +151,65 @@
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM1940160</t>
   </si>
   <si>
     <t>ESTRAGON France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00777</t>
   </si>
   <si>
     <t>Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNMS00784</t>
   </si>
   <si>
     <t>Champignons émincés surgelés</t>
   </si>
   <si>
     <t>RNMS00324</t>
   </si>
   <si>
     <t>Paupiettes de dindonneau UE</t>
@@ -250,51 +250,51 @@
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Champignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ESTRAGON France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
@@ -571,79 +571,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>170.0654</v>
+        <v>199.6794</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.700654</v>
+        <v>1.996794</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>170.0654</v>
+        <v>199.6794</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -787,123 +787,123 @@
         <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="4">
         <f>E9*6</f>
-        <v>0.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
         <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*4.5</f>
-        <v>0.9</v>
+        <f>E10*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.26</f>
-        <v>1.852</v>
+        <f>E11*7.07</f>
+        <v>1.414</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>3</v>
       </c>
       <c r="F12" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*2.92</f>
         <v>8.76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
@@ -1085,91 +1085,91 @@
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>69</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="11">
         <v>2.5</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="11">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
@@ -1199,77 +1199,77 @@
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>76</v>
       </c>
       <c r="C11" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="11">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="11">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>