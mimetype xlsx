--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>ESCALOPES DE VOLAILLE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_089</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,357 +82,588 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:01</t>
+    <t>15/09/2026 17:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>VIN-MADEIRE</t>
   </si>
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00001909</t>
+  </si>
+  <si>
+    <t>aide à rôtir</t>
+  </si>
+  <si>
+    <t>Condiments et sauces</t>
+  </si>
+  <si>
+    <t>00001743</t>
+  </si>
+  <si>
+    <t>farine de blé tamisée type 55</t>
+  </si>
+  <si>
+    <t>Épicerie salée</t>
+  </si>
+  <si>
+    <t>00001661</t>
+  </si>
+  <si>
+    <t>jus de citron</t>
+  </si>
+  <si>
+    <t>EPI-MUSCADE</t>
+  </si>
+  <si>
+    <t>Noix de muscade entière</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>GLACE-VIANDE</t>
+  </si>
+  <si>
+    <t>Glace de viande</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>BEU-CUISINE</t>
+  </si>
+  <si>
+    <t>Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t>Beurres et margarines</t>
-[...4 lines deleted...]
-  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
+    <t>RNMS00784</t>
+  </si>
+  <si>
+    <t>Champignons émincés surgelés</t>
+  </si>
+  <si>
+    <t>Pommes de terre surgelées</t>
+  </si>
+  <si>
     <t>RNMS00345</t>
   </si>
   <si>
     <t>Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Madère (cuisson sauce)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Champignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sauce Crème</t>
+  </si>
+  <si>
+    <t>Sauces blanches et veloutés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sauce Béchamel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Roux Blanc</t>
+  </si>
+  <si>
+    <t>Roux et liaisons de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ farine de blé tamisée type 55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Noix de muscade entière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ jus de citron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Glace de viande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ aide à rôtir</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>ESCALOPER</t>
   </si>
   <si>
     <t>70 min (repos)</t>
   </si>
   <si>
     <t>CRÉMER</t>
   </si>
   <si>
     <t>73 min (repos)</t>
   </si>
   <si>
     <t>MARQUER</t>
   </si>
   <si>
     <t>77 min (repos)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser et servir - Dresser les escalopes à l’assiette,nappées de sauce aux champignons. - Accompagner de pommes de terre sautées,de riz pilaf etc.</t>
   </si>
   <si>
+    <t>Sauce Crème</t>
+  </si>
+  <si>
+    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+  </si>
+  <si>
+    <t>PORTER</t>
+  </si>
+  <si>
+    <t>6 à 8 min</t>
+  </si>
+  <si>
+    <t>INCORPORER</t>
+  </si>
+  <si>
+    <t>Ajouter 2 dl de crème complémentaire — Reporter à ébullition et laisser cuire à nouveau quelques minutes.</t>
+  </si>
+  <si>
+    <t>ASSAISONNER</t>
+  </si>
+  <si>
+    <t>Assaisonner — Ajouter quelques gouttes de jus de citron et passer la sauce au chinois étamine.</t>
+  </si>
+  <si>
+    <t>TAMPONNER</t>
+  </si>
+  <si>
+    <t>Tamponner en surface et réserver à couvert au bain-marie.</t>
+  </si>
+  <si>
+    <t>+ 63°C minimum</t>
+  </si>
+  <si>
+    <t>Sauce Béchamel</t>
+  </si>
+  <si>
+    <t>RÉALISER</t>
+  </si>
+  <si>
+    <t>Porter le lait à ébullition.</t>
+  </si>
+  <si>
+    <t>VERSER</t>
+  </si>
+  <si>
+    <t>5 à 6 min</t>
+  </si>
+  <si>
+    <t>PASSER</t>
+  </si>
+  <si>
+    <t>Roux Blanc</t>
+  </si>
+  <si>
+    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+  </si>
+  <si>
+    <t>ÉTUVER</t>
+  </si>
+  <si>
+    <t>RÉDUIRE</t>
+  </si>
+  <si>
+    <t>3 à 4 min</t>
+  </si>
+  <si>
+    <t>REFROIDIR</t>
+  </si>
+  <si>
+    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
+  </si>
+  <si>
     <t>Fiche technique — ESCALOPES DE VOLAILLE</t>
   </si>
   <si>
     <t>ESCALOPES DE VOLAILLE  GRO_CDC_089</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
+  </si>
+  <si>
+    <t>↳ Sauce Crème  00SAU_REC014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sauce Béchamel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t>↳ Sauce Béchamel  00SAU_REC012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Roux Blanc</t>
+  </si>
+  <si>
+    <t>↳ Roux Blanc  00SAU_REC001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -493,106 +724,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>170.355</v>
+        <v>209.8114</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.70355</v>
+        <v>2.098114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>170.355</v>
+        <v>209.8114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -674,573 +905,1847 @@
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*5.5</f>
         <v>1.375</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.25</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
-      <c r="G8" s="4">
-[...5 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>0.48</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.48</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.2</f>
-        <v>4.4</v>
+        <f>E9*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
+      <c r="A10" t="s" s="12">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
-        <v>13</v>
+        <v>0.08</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
+        <v>0.08</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0.016</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>0.016</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*18</f>
+        <v>0.288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.008</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.008</v>
+      </c>
+      <c r="F12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*9.8</f>
+        <v>0.0784</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>0.05</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*55</f>
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>0.8</v>
+      </c>
+      <c r="F14" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*4.9</f>
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*5.2</f>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*2.2</f>
+        <v>4.4</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>3.2</v>
+      </c>
+      <c r="F17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*2.85</f>
+        <v>9.12</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="9">
+        <v>8</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>8</v>
+      </c>
+      <c r="F18" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*1.05</f>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="9">
+        <v>5</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F19" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*2.98</f>
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="9">
         <v>13</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <f>E10*12.56</f>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*12.56</f>
         <v>163.28</v>
       </c>
     </row>
-    <row r="11">
-[...9 lines deleted...]
-        <f>SUM(G7:G10)</f>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s" s="3">
+        <v>72</v>
+      </c>
+      <c r="G21" s="13">
+        <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D3" s="11">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D4" s="11">
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="11">
+        <v>5</v>
+      </c>
+      <c r="E7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="11">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="11">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>3</v>
+      </c>
+      <c r="B10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.96</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="11">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>93</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.16</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.016</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.08</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>63</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>107</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. 1 - Désinfecter le matériel et le poste de travail suivant les protocoles. E</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>108</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner les escalopes de volaille suivant la procédure. - Réserver les escalopes dans un bac en polycarbonate muni d’une grille égouttoir. g Réserver au froid en attente d’utilisation. - Déconditionner les champignons suivant la procédure.Les égoutter dans un bac GN 1/1 H 100 perforé.Réserver au froid le bac perforé doublé d’un bac plein.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>110</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce - Confectionner la sauce crème (voir la fiche de fabrication).Filmer pour éviter de la tamponner et réserver au chaud en attente d’utilisation. - Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le madère. - Ajouter la crème fraîche et le concentré de viande.Cuire 5 minutes. - Ajouter la sauce crème.Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments.Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson.Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>112</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des escalopes - Préchauffer le four sur la position mixte à +110/120 °C. - Dans un bac GN 1/1 H 45,verser le marquage. - Enduire de marquage les deux faces des escalopes. - Disposer les escalopes enduites de marquage sur des grilles de cuisson. - Déposer les grilles chargées sur l’échelle de cuisson. - Poser la sonde de cuisson au cœur d’une escalope. - Enfourner et cuire à chaleur mixte à + 110/120 °C.Atteindre +72 °C à cœur. - Stopper la source de chaleur et laisser les escalopes au four encore 2 min. - Réserver 25 escalopes par bac GN 1/1 H 65. - Napper avec 2,5 L de sauce.Agiter d’un mouvement circulaire de façon à lier les escalopes dans la sauce. - Respecter la procédure de fin de cuisson.Couvrir ou filmer les bacs. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="E6" t="s" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="D6" t="s" s="14">
+        <v>115</v>
+      </c>
+      <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D7" t="inlineStr" s="13">
+        <v>108</v>
+      </c>
+      <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Suggestions Escalopes de volaille normande - Dans un rondeau,faire sauter au beurre 4 kg de pommes Grany taillées en cubes de 10x10 au coupe-légumes.Flamber avec 20 cL de calvados.Réserver. - Confectionner 10 L de sauce suprême à base de fond de volaille (voir la fiche technique).Bien émulsionner la sauce au mixeur pour rendre la sauce onctueuse. - Ajouter les pommes à la sauce.Lier l’ensemble en vannant à la spatule. Escalopes de volaille ou de dinde sauce roquefort - Ajouter 500 g de roquefort à la sauce crème.Monter la sauce au mixeur. - Napper l’escalope de sauce roquefort.Parsemer de la noix concassée et du persil sur l’escalope.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="13"/>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D8" t="s" s="14">
+        <v>117</v>
+      </c>
+      <c r="E8" t="s" s="14"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B9">
+        <v>2</v>
+      </c>
+      <c r="C9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner la Sauce Béchamel — Porter les 8 dl de lait et les 2 dl de crème à ébullition. Confectionner la Béchamel avec le mélange lait et crème. Laisser réduire la sauce.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="14">
+        <v>119</v>
+      </c>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10">
+        <v>3</v>
+      </c>
+      <c r="C10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" t="s" s="14">
+        <v>121</v>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B11">
+        <v>4</v>
+      </c>
+      <c r="C11" t="s">
+        <v>122</v>
+      </c>
+      <c r="D11" t="s" s="14">
+        <v>123</v>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12">
+        <v>5</v>
+      </c>
+      <c r="C12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="E12" t="s" s="14">
+        <v>126</v>
+      </c>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+      <c r="C13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" t="s" s="14">
+        <v>117</v>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14">
+        <v>2</v>
+      </c>
+      <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Réaliser le Roux Blanc et le refroidir — Le réaliser dans une sauteuse suffisamment grande pour pouvoir incorporer le lait facilement. Arrêter la cuisson lorsqu'il blanchit et devient mousseux. Le laisser refroidir.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B15">
+        <v>3</v>
+      </c>
+      <c r="C15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" t="s" s="14">
+        <v>129</v>
+      </c>
+      <c r="E15" t="s" s="14"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16">
+        <v>4</v>
+      </c>
+      <c r="C16" t="s">
+        <v>130</v>
+      </c>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner la sauce Béchamel — Verser la moitié du lait bouillant en une seule fois sur le roux froid. Mélanger hors du feu au fouet à sauce. Verser progressivement le reste du lait sans arrêter de remuer. La consistance doit être lisse, homogène et sans grumeaux.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="14"/>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17">
+        <v>5</v>
+      </c>
+      <c r="C17" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" t="inlineStr" s="14">
+        <is>
+          <t>Assaisonner et cuire — Assaisonner avec le sel, le piment de Cayenne et quelques râpures de noix de muscade. Porter à ébullition et laisser bouillir très lentement sans cesser de remuer.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="14">
+        <v>131</v>
+      </c>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>127</v>
+      </c>
+      <c r="B18">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" t="inlineStr" s="14">
+        <is>
+          <t>Passer, tamponner et réserver — Vérifier l'onctuosité et l'assaisonnement. Passer au chinois étamine en foulant au pochon. Corner les bords. Tamponner la surface avec quelques parcelles de beurre pour éviter la formation d'une peau. Réserver à couvert au bain-marie.</t>
+        </is>
+      </c>
+      <c r="E18" t="s" s="14">
+        <v>126</v>
+      </c>
+      <c r="F18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19">
+        <v>1</v>
+      </c>
+      <c r="C19" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" t="s" s="14">
+        <v>134</v>
+      </c>
+      <c r="E19" t="s" s="14"/>
+      <c r="F19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20">
+        <v>2</v>
+      </c>
+      <c r="C20" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" t="inlineStr" s="14">
+        <is>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="E20" t="s" s="14"/>
+      <c r="F20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21">
+        <v>3</v>
+      </c>
+      <c r="C21" t="s">
+        <v>136</v>
+      </c>
+      <c r="D21" t="inlineStr" s="14">
+        <is>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+        </is>
+      </c>
+      <c r="E21" t="s" s="14">
+        <v>137</v>
+      </c>
+      <c r="F21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22">
+        <v>4</v>
+      </c>
+      <c r="C22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D22" t="s" s="14">
+        <v>139</v>
+      </c>
+      <c r="E22" t="s" s="14"/>
+      <c r="F22"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D51"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>73</v>
+        <v>140</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_089 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_089 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>74</v>
+      <c r="A4" t="s" s="16">
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>142</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. 1 - Désinfecter le matériel et le poste de travail suivant les protocoles. E</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>143</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[ESCALOPER] "&amp;Procedure!D3</f>
         <v>[ESCALOPER] Préparations préliminaires - Déconditionner les escalopes de volaille suivant la procédure. - Réserver les escalopes dans un bac en polycarbonate muni d’une grille égouttoir. g Réserver au froid en attente d’utilisation. - Déconditionner les champignons suivant la procédure.Les égoutter dans un bac GN 1/1 H 100 perforé.Réserver au froid le bac perforé doublé d’un bac plein.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>144</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[CRÉMER] "&amp;Procedure!D4</f>
         <v>[CRÉMER] Confectionner la sauce - Confectionner la sauce crème (voir la fiche de fabrication).Filmer pour éviter de la tamponner et réserver au chaud en attente d’utilisation. - Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le madère. - Ajouter la crème fraîche et le concentré de viande.Cuire 5 minutes. - Ajouter la sauce crème.Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments.Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson.Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>145</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer la cuisson des escalopes - Préchauffer le four sur la position mixte à +110/120 °C. - Dans un bac GN 1/1 H 45,verser le marquage. - Enduire de marquage les deux faces des escalopes. - Disposer les escalopes enduites de marquage sur des grilles de cuisson. - Déposer les grilles chargées sur l’échelle de cuisson. - Poser la sonde de cuisson au cœur d’une escalope. - Enfourner et cuire à chaleur mixte à + 110/120 °C.Atteindre +72 °C à cœur. - Stopper la source de chaleur et laisser les escalopes au four encore 2 min. - Réserver 25 escalopes par bac GN 1/1 H 65. - Napper avec 2,5 L de sauce.Agiter d’un mouvement circulaire de façon à lier les escalopes dans la sauce. - Respecter la procédure de fin de cuisson.Couvrir ou filmer les bacs. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>146</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser et servir - Dresser les escalopes à l’assiette,nappées de sauce aux champignons. - Accompagner de pommes de terre sautées,de riz pilaf etc.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>147</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[ESCALOPER] "&amp;Procedure!D7</f>
         <v>[ESCALOPER] Suggestions Escalopes de volaille normande - Dans un rondeau,faire sauter au beurre 4 kg de pommes Grany taillées en cubes de 10x10 au coupe-légumes.Flamber avec 20 cL de calvados.Réserver. - Confectionner 10 L de sauce suprême à base de fond de volaille (voir la fiche technique).Bien émulsionner la sauce au mixeur pour rendre la sauce onctueuse. - Ajouter les pommes à la sauce.Lier l’ensemble en vannant à la spatule. Escalopes de volaille ou de dinde sauce roquefort - Ajouter 500 g de roquefort à la sauce crème.Monter la sauce au mixeur. - Napper l’escalope de sauce roquefort.Parsemer de la noix concassée et du persil sur l’escalope.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-        <v>22</v>
+      <c r="A12" t="s" s="16">
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>142</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D8</f>
+        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>143</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[PORTER] "&amp;Procedure!D9</f>
+        <v>[PORTER] Confectionner la Sauce Béchamel — Porter les 8 dl de lait et les 2 dl de crème à ébullition. Confectionner la Béchamel avec le mélange lait et crème. Laisser réduire la sauce.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C15" s="11">
+        <f>'Besoins'!$B$2*8</f>
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="17">
+        <v>144</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D10</f>
+        <v>[INCORPORER] Ajouter 2 dl de crème complémentaire — Reporter à ébullition et laisser cuire à nouveau quelques minutes.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B17</f>
+        <v>Crème liquide entière 35% MG UHT</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E17</f>
+        <v>3.2</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F17</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>145</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[ASSAISONNER] "&amp;Procedure!D11</f>
+        <v>[ASSAISONNER] Assaisonner — Ajouter quelques gouttes de jus de citron et passer la sauce au chinois étamine.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B10</f>
+        <v>jus de citron</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E10</f>
+        <v>0.08</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F10</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>146</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>"[TAMPONNER] "&amp;Procedure!D12</f>
+        <v>[TAMPONNER] Tamponner en surface et réserver à couvert au bain-marie.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" s="11">
+        <f>'Besoins'!$B$2*0.16</f>
+        <v>0.16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="16">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="17">
+        <v>142</v>
+      </c>
+      <c r="B26" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D13</f>
+        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="17">
+        <v>143</v>
+      </c>
+      <c r="B27" t="str" s="14">
+        <f>"[RÉALISER] "&amp;Procedure!D14</f>
+        <v>[RÉALISER] Réaliser le Roux Blanc et le refroidir — Le réaliser dans une sauteuse suffisamment grande pour pouvoir incorporer le lait facilement. Arrêter la cuisson lorsqu'il blanchit et devient mousseux. Le laisser refroidir.</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>152</v>
+      </c>
+      <c r="C28" s="11">
+        <f>'Besoins'!$B$2*0.96</f>
+        <v>0.96</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="17">
+        <v>144</v>
+      </c>
+      <c r="B29" t="str" s="14">
+        <f>"[PORTER] "&amp;Procedure!D15</f>
+        <v>[PORTER] Porter le lait à ébullition.</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="str">
+        <f>Besoins!B18</f>
+        <v>Lait entier UHT 3,5% MG brique 1L</v>
+      </c>
+      <c r="C30" s="11">
+        <f>Besoins!E18</f>
+        <v>8</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F18</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>145</v>
+      </c>
+      <c r="B31" t="str" s="14">
+        <f>"[VERSER] "&amp;Procedure!D16</f>
+        <v>[VERSER] Confectionner la sauce Béchamel — Verser la moitié du lait bouillant en une seule fois sur le roux froid. Mélanger hors du feu au fouet à sauce. Verser progressivement le reste du lait sans arrêter de remuer. La consistance doit être lisse, homogène et sans grumeaux.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="str">
+        <f>Besoins!B18</f>
+        <v>Lait entier UHT 3,5% MG brique 1L</v>
+      </c>
+      <c r="C32" s="11">
+        <f>Besoins!E18</f>
+        <v>8</v>
+      </c>
+      <c r="D32" t="str">
+        <f>Besoins!F18</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>152</v>
+      </c>
+      <c r="C33" s="11">
+        <f>'Besoins'!$B$2*0.96</f>
+        <v>0.96</v>
+      </c>
+      <c r="D33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="str">
+        <f>Besoins!B11</f>
+        <v>Noix de muscade entière</v>
+      </c>
+      <c r="C34" s="11">
+        <f>Besoins!E11</f>
+        <v>0.016</v>
+      </c>
+      <c r="D34" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="str">
+        <f>Besoins!B12</f>
+        <v>Piment de Cayenne</v>
+      </c>
+      <c r="C35" s="11">
+        <f>Besoins!E12</f>
+        <v>0.008</v>
+      </c>
+      <c r="D35" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="17">
+        <v>146</v>
+      </c>
+      <c r="B36" t="str" s="14">
+        <f>"[ASSAISONNER] "&amp;Procedure!D17</f>
+        <v>[ASSAISONNER] Assaisonner et cuire — Assaisonner avec le sel, le piment de Cayenne et quelques râpures de noix de muscade. Porter à ébullition et laisser bouillir très lentement sans cesser de remuer.</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E17</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="17">
+        <v>147</v>
+      </c>
+      <c r="B38" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D18</f>
+        <v>[PASSER] Passer, tamponner et réserver — Vérifier l'onctuosité et l'assaisonnement. Passer au chinois étamine en foulant au pochon. Corner les bords. Tamponner la surface avec quelques parcelles de beurre pour éviter la formation d'une peau. Réserver à couvert au bain-marie.</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" s="11">
+        <f>'Besoins'!$B$2*0.16</f>
+        <v>0.16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E18</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="16">
+        <v>153</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="17">
+        <v>142</v>
+      </c>
+      <c r="B43" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D19</f>
+        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="17">
+        <v>143</v>
+      </c>
+      <c r="B44" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D20</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="11">
+        <f>'Besoins'!$B$2*0.48</f>
+        <v>0.48</v>
+      </c>
+      <c r="D45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46" t="str">
+        <f>Besoins!B9</f>
+        <v>farine de blé tamisée type 55</v>
+      </c>
+      <c r="C46" s="11">
+        <f>Besoins!E9</f>
+        <v>0.48</v>
+      </c>
+      <c r="D46" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="17">
+        <v>144</v>
+      </c>
+      <c r="B47" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D21</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48"/>
+      <c r="B48" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E21</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="17">
+        <v>145</v>
+      </c>
+      <c r="B49" t="str" s="14">
+        <f>"[REFROIDIR] "&amp;Procedure!D22</f>
+        <v>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="10">
+  <mergeCells count="33">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="A51:D51"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ESCALOPES DE VOLAILLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>