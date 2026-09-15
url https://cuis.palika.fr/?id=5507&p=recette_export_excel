--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FRICASSÉE OCÉANE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_080</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:55</t>
+    <t>15/09/2026 13:51</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -181,80 +181,74 @@
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...10 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00541</t>
   </si>
   <si>
     <t>Cocktail de fruits de mer</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>RNMS00467</t>
   </si>
   <si>
     <t>Filet de poisson blanc meunière</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
@@ -286,51 +280,51 @@
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -618,79 +612,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>329.75646</v>
+        <v>330.27046</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>3.2975646</v>
+        <v>3.3027046</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>329.75646</v>
+        <v>330.27046</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -959,846 +953,846 @@
         <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="4">
         <f>E13*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*4.5</f>
-        <v>0.9</v>
+        <f>E14*4.32</f>
+        <v>10.8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>2.5</v>
+        <v>0.15</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>2.5</v>
+        <v>0.15</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*4.32</f>
-        <v>10.8</v>
+        <f>E15*9.26</f>
+        <v>1.389</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*9.26</f>
-        <v>1.389</v>
+        <f>E16*7.07</f>
+        <v>1.414</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D17" s="9">
         <v>5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>5</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="4">
         <f>E17*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D18" s="9">
         <v>5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
       <c r="G18" s="4">
         <f>E18*10.76</f>
         <v>53.8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D19" s="9">
         <v>14</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="4">
         <f>E19*16.3</f>
         <v>228.2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="3">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="G20" s="13">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>70</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s" s="2">
         <v>72</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D5" s="11">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D6" s="11">
         <v>11.82</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D7" s="11">
         <v>0.18</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D9" s="11">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D10" s="11">
         <v>2.5</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D11" s="11">
         <v>0.15</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D12" s="11">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D14" s="11">
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D15" s="11">
         <v>0.7</v>
       </c>
       <c r="E15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D16" s="11">
         <v>0.7</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s" s="2">
         <v>94</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>95</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>96</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail N - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles. S</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - La veille : décongeler le poisson suivant la procédure. - Habiller et détailler les filets de poisson en morceaux de 70 g environ.Laver et g égoutter.Réserver au froid,dans un bac GN 2/1 H 200 en polycarbonate,muni d’une grille égouttoir et couvert. - Déconditionner les fruits de mer suivant la procédure.Stocker au froid dans 1 bac GN 1/1 H 100 perforé,doublé d’un bac plein. - Déconditionner les dés de tomates surgelés suivant la procédure.Réserver au froid. - Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. L Réserver au froid. - Dans une russe,faire fondre 250 g de beurre. - Au pinceau,badigeonner de beurre fondu,le fond de 6 bacs GN 1/1 H 65.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine tamisée.Mélanger au g fouet. - Laisser cuire sans coloration.Au terme de la cuisson le roux blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce - Dans un rondeau,faire revenir au beurre,les oignons.Laisser cuire doucement sans trop de coloration.Ajouter les dés de tomates surgelés,le persil haché et l’ail. Mouiller avec le vin blanc. - Laisser réduire afin d’obtenir la consistance d’une fondue.Réserver au chaud. - Dans un rondeau,réaliser 12 litres le fumet de poisson,à partir de fond déshydraté, en se reportant aux recommandations du fabricant. - Verser le fumet bouillant sur le roux froid.Mélanger les deux éléments au fouet. Reporter à ébullition,puis réduire la source de chaleur et cuire le velouté durant 5minutes. - Ajouter au velouté,le concentré de poisson,la fondue de tomate et la crème fraîche. - Monter la sauce au mixeur pour lui donner de l’onctuosité.Rectifier l’assaisonnement.Réserver au chaud à une température de + 63 °C en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson du poisson - Passer au four à la vapeur,le cocktail de fruits de mer,pendant 5 minutes.Réserver au chaud. - Préchauffer le four en chaleur sèche à + 180 °C. - Répartir les morceaux de poisson dans les 6 bacs beurrés. - Saisir au four les morceaux de poisson pendant 3 minutes.Dans les bacs,ajouter et mélanger le cocktail de fruits de mer au poisson saisi. - Chauffer le four en chaleur mixte à + 150 °C. - Répartir l2 litres et demi de sauce sur le poisson et les fruits de mer.Poser la sonde de cuisson dans un morceau de poisson. Couvrir les bacs. Etager les bacs sur l’échelle de cuisson.Enfourner. - Cuire la fricassée.Atteindre + 63 °C au cœur du poisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir la température de + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir - Servir à l’assiette les morceaux de poisson et la garniture de fruits de mer,napper de sauce. - Accompagner de riz pilaf,de pommes vapeur,de gratin de légumes divers,etc.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_080 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_080 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail N - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles. S</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - La veille : décongeler le poisson suivant la procédure. - Habiller et détailler les filets de poisson en morceaux de 70 g environ.Laver et g égoutter.Réserver au froid,dans un bac GN 2/1 H 200 en polycarbonate,muni d’une grille égouttoir et couvert. - Déconditionner les fruits de mer suivant la procédure.Stocker au froid dans 1 bac GN 1/1 H 100 perforé,doublé d’un bac plein. - Déconditionner les dés de tomates surgelés suivant la procédure.Réserver au froid. - Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. L Réserver au froid. - Dans une russe,faire fondre 250 g de beurre. - Au pinceau,badigeonner de beurre fondu,le fond de 6 bacs GN 1/1 H 65.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D4</f>
         <v>[ÉTUVER] Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine tamisée.Mélanger au g fouet. - Laisser cuire sans coloration.Au terme de la cuisson le roux blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D5</f>
         <v>[SAUTER] Confectionner la sauce - Dans un rondeau,faire revenir au beurre,les oignons.Laisser cuire doucement sans trop de coloration.Ajouter les dés de tomates surgelés,le persil haché et l’ail. Mouiller avec le vin blanc. - Laisser réduire afin d’obtenir la consistance d’une fondue.Réserver au chaud. - Dans un rondeau,réaliser 12 litres le fumet de poisson,à partir de fond déshydraté, en se reportant aux recommandations du fabricant. - Verser le fumet bouillant sur le roux froid.Mélanger les deux éléments au fouet. Reporter à ébullition,puis réduire la source de chaleur et cuire le velouté durant 5minutes. - Ajouter au velouté,le concentré de poisson,la fondue de tomate et la crème fraîche. - Monter la sauce au mixeur pour lui donner de l’onctuosité.Rectifier l’assaisonnement.Réserver au chaud à une température de + 63 °C en attente d’utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[PASSER] "&amp;Procedure!D6</f>
         <v>[PASSER] Marquer la cuisson du poisson - Passer au four à la vapeur,le cocktail de fruits de mer,pendant 5 minutes.Réserver au chaud. - Préchauffer le four en chaleur sèche à + 180 °C. - Répartir les morceaux de poisson dans les 6 bacs beurrés. - Saisir au four les morceaux de poisson pendant 3 minutes.Dans les bacs,ajouter et mélanger le cocktail de fruits de mer au poisson saisi. - Chauffer le four en chaleur mixte à + 150 °C. - Répartir l2 litres et demi de sauce sur le poisson et les fruits de mer.Poser la sonde de cuisson dans un morceau de poisson. Couvrir les bacs. Etager les bacs sur l’échelle de cuisson.Enfourner. - Cuire la fricassée.Atteindre + 63 °C au cœur du poisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir la température de + 63 °C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser et servir - Servir à l’assiette les morceaux de poisson et la garniture de fruits de mer,napper de sauce. - Accompagner de riz pilaf,de pommes vapeur,de gratin de légumes divers,etc.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">