--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -430,51 +430,51 @@
       </c>
       <c r="D10" s="3">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="3">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>