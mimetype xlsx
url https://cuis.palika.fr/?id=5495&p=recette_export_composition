--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -110,57 +110,57 @@
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
-  </si>
-[...1 lines deleted...]
-    <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -470,71 +470,71 @@
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>5</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.65</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>