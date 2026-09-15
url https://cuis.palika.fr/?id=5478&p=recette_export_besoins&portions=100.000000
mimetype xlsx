--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,110 +9,113 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
-    <t>HER-MENTHE</t>
-[...5 lines deleted...]
-    <t>Herbes aromatiques séchées</t>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>HUI-TOURNESOL</t>
-[...19 lines deleted...]
-  <si>
     <t>RNM0130155</t>
   </si>
   <si>
     <t>CHÈVRE laitier bûche</t>
   </si>
   <si>
     <t>Fromages</t>
+  </si>
+  <si>
+    <t>RNM1950160</t>
+  </si>
+  <si>
+    <t>MENTHE France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -213,149 +216,149 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>1.65</v>
+        <v>0.2625</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
-        <v>0.2625</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="4">
-        <v>2.6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F5" s="4">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="3">
         <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="4">
         <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6">
-        <v>94.51</v>
+        <v>104.86</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>OMELETTE AUX FEUILLES DE MENTHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>