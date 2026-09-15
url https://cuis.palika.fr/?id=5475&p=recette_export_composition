--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -323,51 +323,51 @@
       </c>
       <c r="D6" s="3">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3">
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="3">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>