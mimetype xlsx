--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -303,91 +303,91 @@
       </c>
       <c r="D4" s="4">
         <v>250</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5">
         <v>67.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="4">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="4">
         <v>0.075</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5">
         <v>0.0263</v>
       </c>
     </row>