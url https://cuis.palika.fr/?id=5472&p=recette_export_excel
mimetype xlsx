--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>ŒUFS EN MEURETTE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_045</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,129 +82,150 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 16:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000826</t>
+  </si>
+  <si>
+    <t>CLOUS DE GIROFLES</t>
+  </si>
+  <si>
+    <t>Eléments divers</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>VIN-ROUGE-CUI</t>
   </si>
   <si>
     <t>Vin rouge de cuisson (table)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>RNME101463</t>
-[...5 lines deleted...]
-    <t>Féculents et légumineuses</t>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves légumes et poissons</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNME101466</t>
+  </si>
+  <si>
+    <t>Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
@@ -226,50 +247,59 @@
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00002408</t>
   </si>
   <si>
     <t>œuf poché</t>
   </si>
   <si>
     <t>Œufs et ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>PAIN-BAGUETTE-CR</t>
+  </si>
+  <si>
+    <t>Baguette tradition crue précuite</t>
+  </si>
+  <si>
+    <t>Pains et bases précuits</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
@@ -301,129 +331,168 @@
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pain de mie LC tranches 500g</t>
+    <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Bouquet garni</t>
+  </si>
+  <si>
+    <t>Préparations de base cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CLOUS DE GIROFLES (PIÈCE)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CLOUS DE GIROFLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>RÉSERVER</t>
   </si>
   <si>
     <t>95 min (cuisson)</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>85 min (repos)</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
   <si>
     <t>47 min (repos)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>4 min (cuisson)</t>
   </si>
   <si>
+    <t>Bouquet garni</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>LIER</t>
+  </si>
+  <si>
     <t>Fiche technique — ŒUFS EN MEURETTE</t>
   </si>
   <si>
     <t>ŒUFS EN MEURETTE  GRO_CDC_045</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
+  </si>
+  <si>
+    <t>↳ Bouquet garni  BPI-CUI-BGT-GRN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -616,106 +685,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>95.9648</v>
+        <v>99.3948</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.959648</v>
+        <v>0.993948</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>95.9648</v>
+        <v>99.3948</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -772,1052 +841,1380 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.6</f>
-        <v>31.2</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*10.69</f>
-        <v>21.38</v>
+        <f>E8*2.6</f>
+        <v>31.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.001</v>
+        <v>2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.001</v>
+        <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.8</f>
-        <v>0.0098</v>
+        <f>E9*10.69</f>
+        <v>21.38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.015</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.015</v>
+        <v>0.001</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.1875</v>
+        <f>E10*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>3</v>
+        <v>0.015</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>3</v>
+        <v>0.015</v>
       </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.17</f>
-        <v>15.51</v>
+        <f>E11*12.5</f>
+        <v>0.1875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.55</v>
+        <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.55</v>
+        <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.56</f>
-        <v>0.308</v>
+        <f>E12*16.12</f>
+        <v>16.12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*55</f>
-        <v>5.5</v>
+        <f>E13*2.7</f>
+        <v>0.081</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
         <v>0.55</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.55</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*5.2</f>
-        <v>2.86</v>
+        <f>E14*0.56</f>
+        <v>0.308</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*1.1</f>
-        <v>1.1</v>
+        <f>E15*55</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
-        <v>1</v>
+        <v>0.55</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>1</v>
+        <v>0.55</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*8.34</f>
-        <v>8.34</v>
+        <f>E16*5.2</f>
+        <v>2.86</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="12">
-        <v>63</v>
+      <c r="A17" t="s">
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*1.1</f>
+        <v>1.1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="9">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0.35</f>
-        <v>0.0175</v>
+        <f>E18*8.34</f>
+        <v>8.34</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
-        <v>69</v>
+      <c r="A19" t="s" s="12">
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="9">
-        <v>0.2</v>
+        <v>200</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.2</v>
+        <v>200</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*9.26</f>
-        <v>1.852</v>
+        <f>E19*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" s="9">
-        <v>2</v>
+        <v>0.05</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
+        <v>0.05</v>
+      </c>
+      <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*0.35</f>
+        <v>0.0175</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*0.45</f>
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="E22" s="11">
+        <f>D22*$B$2</f>
+        <v>0.35</v>
+      </c>
+      <c r="F22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*9.26</f>
+        <v>3.241</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="9">
         <v>2</v>
       </c>
-      <c r="F20" t="s">
-[...3 lines deleted...]
-        <f>E20*3.85</f>
+      <c r="E23" s="11">
+        <f>D23*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F23" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" s="4">
+        <f>E23*3.85</f>
         <v>7.7</v>
       </c>
     </row>
-    <row r="21">
-[...9 lines deleted...]
-        <f>SUM(G7:G20)</f>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24" t="s" s="3">
+        <v>85</v>
+      </c>
+      <c r="G24" s="13">
+        <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D3" s="11">
         <v>200</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D4" s="11">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D5" s="11">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D8" s="11">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D9" s="11">
         <v>0.55</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D10" s="11">
         <v>0.55</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D12" s="11">
         <v>0.001</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C13" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D13" s="11">
         <v>0.1</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D14" s="11">
         <v>3</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D15" s="11">
         <v>2</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D16" s="11">
         <v>2</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="11">
+        <v>1</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>109</v>
+      </c>
+      <c r="C18" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="11">
+        <v>5</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="11">
+        <v>5</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="11">
+        <v>1</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>113</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>102</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner les œufs suivant la procédure. Réserver au froid dans 6 bacs GN1/1H 35 perforés doublés d’un bac plein. - Déconditionner les champignons et les petits oignons grelots suivant la procédure. - Tailler la poitrine fumée en lardons. - Réserver les 3 éléments de la garniture séparément,dans 3 bacs GN 1/1 H 35 perforés. - Éplucher,laver,désinfecter les végétaux suivant la procédure.Émincer les carottes. - Trancher les baguettes de pain en rondelles.Disposer les rondelles sur des plaques à pâtisserie ou grilles de cuisson GN 1/1.Toaster les rondelles de pain au four,les frotter à l’ail.Les réserver tièdes.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Cuire le roux - Dans un rondeau,faire fondre le beurre,ajouter la farine tamisée et mélanger au fouet. - Cuire sans coloration à feu doux le roux.Au terme de la cuisson le roux blanchit et devient mousseux.Laisser refroidir dans le rondeau qui servira à la confection de la sauce.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Élaborer la sauce meurette - Dans un rondeau,réunir tous les éléments de base de la sauce.Cuire le fond et le réduire d’un tiers.Passer au chinois le fond bouillant,dans le rondeau où se trouve le roux. - Mélanger au fouet.Corser le goût avec la glace de viande.Rectifier l’assaisonnement et la couleur de la sauce Meurette (éventuellement ajouter un peu de tomate concentrée). - Crémer ou beurrer.Monter la sauce au mixeur,pour la rendre onctueuse et légère. - Débarrasser et filmer la sauce dans un bac GN 1/1 H 250. - Respecter la procédure de fin de cuisson. - Réserver en armoire chaude et maintenir à + 63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Préparer la garniture - Saisir et cuire au four à + 180°C les lardons,pendant 5 minutes environ.Réserver. - Passer les champignons au four vapeur.Réserver. - Cuire les petits oignons grelots 10 minutes au four sur la position vapeur.Réserver. - Mettre les 3 éléments de la garniture dans un bac GN 1/1 H 65.Couvrir. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir - Passer les œufs pochés au four vapeur pendant 2 minutes. - À l’assiette,déposer 2 œufs sur 2 tranches de pain aillées. - Ajouter la garniture et napper de sauce meurette. Suggestions - On peut lier et adoucir la sauce par adjonction de 750 g de purée de carottes. - On peut aussi réchauffer les œufs dans la sauce et passer le tout à four mixte +160°C pendant 5 minutes environ.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>112</v>
-      </c>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D8" t="inlineStr" s="14">
+        <is>
+          <t>Trier et laver soigneusement les tiges de persil, les branches de céleri et les feuilles de poireau. Ne pas utiliser des tiges ayant séjourné trop longtemps dans l'eau (risque de fermentation).</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="14"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>2</v>
+      </c>
+      <c r="C9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D9" t="s" s="14">
+        <v>132</v>
+      </c>
+      <c r="E9" t="s" s="14"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B10">
+        <v>3</v>
+      </c>
+      <c r="C10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B11">
+        <v>4</v>
+      </c>
+      <c r="C11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Lier le bouquet garni en fagot bien serré avec de la ficelle de cuisine. Le rôle des aromates étant de parfumer, des produits de mauvaise qualité ou de fraîcheur insuffisante donnent un très mauvais résultat.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_045 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_045 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉSERVER] "&amp;Procedure!D3</f>
         <v>[RÉSERVER] Préparations préliminaires - Déconditionner les œufs suivant la procédure. Réserver au froid dans 6 bacs GN1/1H 35 perforés doublés d’un bac plein. - Déconditionner les champignons et les petits oignons grelots suivant la procédure. - Tailler la poitrine fumée en lardons. - Réserver les 3 éléments de la garniture séparément,dans 3 bacs GN 1/1 H 35 perforés. - Éplucher,laver,désinfecter les végétaux suivant la procédure.Émincer les carottes. - Trancher les baguettes de pain en rondelles.Disposer les rondelles sur des plaques à pâtisserie ou grilles de cuisson GN 1/1.Toaster les rondelles de pain au four,les frotter à l’ail.Les réserver tièdes.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D4</f>
         <v>[ÉTUVER] Cuire le roux - Dans un rondeau,faire fondre le beurre,ajouter la farine tamisée et mélanger au fouet. - Cuire sans coloration à feu doux le roux.Au terme de la cuisson le roux blanchit et devient mousseux.Laisser refroidir dans le rondeau qui servira à la confection de la sauce.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[RÉUNIR] "&amp;Procedure!D5</f>
         <v>[RÉUNIR] Élaborer la sauce meurette - Dans un rondeau,réunir tous les éléments de base de la sauce.Cuire le fond et le réduire d’un tiers.Passer au chinois le fond bouillant,dans le rondeau où se trouve le roux. - Mélanger au fouet.Corser le goût avec la glace de viande.Rectifier l’assaisonnement et la couleur de la sauce Meurette (éventuellement ajouter un peu de tomate concentrée). - Crémer ou beurrer.Monter la sauce au mixeur,pour la rendre onctueuse et légère. - Débarrasser et filmer la sauce dans un bac GN 1/1 H 250. - Respecter la procédure de fin de cuisson. - Réserver en armoire chaude et maintenir à + 63°C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D6</f>
         <v>[PRÉPARER] Préparer la garniture - Saisir et cuire au four à + 180°C les lardons,pendant 5 minutes environ.Réserver. - Passer les champignons au four vapeur.Réserver. - Cuire les petits oignons grelots 10 minutes au four sur la position vapeur.Réserver. - Mettre les 3 éléments de la garniture dans un bac GN 1/1 H 65.Couvrir. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63°C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser et servir - Passer les œufs pochés au four vapeur pendant 2 minutes. - À l’assiette,déposer 2 œufs sur 2 tranches de pain aillées. - Ajouter la garniture et napper de sauce meurette. Suggestions - On peut lier et adoucir la sauce par adjonction de 750 g de purée de carottes. - On peut aussi réchauffer les œufs dans la sauce et passer le tout à four mixte +160°C pendant 5 minutes environ.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="18">
-        <v>22</v>
+      <c r="A12" t="s" s="16">
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>137</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D8</f>
+        <v>[TRIER] Trier et laver soigneusement les tiges de persil, les branches de céleri et les feuilles de poireau. Ne pas utiliser des tiges ayant séjourné trop longtemps dans l'eau (risque de fermentation).</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>138</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D9</f>
+        <v>[TRIER] Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>139</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[FOURRER] "&amp;Procedure!D10</f>
+        <v>[FOURRER] Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>140</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[LIER] "&amp;Procedure!D11</f>
+        <v>[LIER] Lier le bouquet garni en fagot bien serré avec de la ficelle de cuisine. Le rôle des aromates étant de parfumer, des produits de mauvaise qualité ou de fraîcheur insuffisante donnent un très mauvais résultat.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="10">
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ŒUFS EN MEURETTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>