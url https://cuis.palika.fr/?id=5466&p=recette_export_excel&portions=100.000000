--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:39</t>
+    <t>15/09/2026 18:23</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -561,79 +561,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>42.3756</v>
+        <v>41.9281</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.423756</v>
+        <v>0.419281</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>42.3756</v>
+        <v>41.9281</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -802,62 +802,62 @@
         <v>0.015</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
         <f>E9*12.5</f>
         <v>0.1875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="9">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.79</f>
-        <v>1.3425</v>
+        <v>0.895</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.8</f>
         <v>5.8</v>
@@ -1107,51 +1107,51 @@
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>73</v>
       </c>
       <c r="C3" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>75</v>
       </c>
       <c r="C4" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1244,54 +1244,54 @@
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="11">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
       <c r="C11" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="11">
         <v>0.06</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
     </row>