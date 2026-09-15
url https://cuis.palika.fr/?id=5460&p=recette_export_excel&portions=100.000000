--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 18:22</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1212,71 +1212,71 @@
       </c>
       <c r="D7" s="11">
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8" t="s">
         <v>72</v>
       </c>
       <c r="D8" s="11">
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>79</v>
       </c>
       <c r="C10" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="11">
         <v>0.06</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>55</v>
       </c>
     </row>