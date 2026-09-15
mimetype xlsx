--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -352,71 +352,71 @@
       </c>
       <c r="D7" s="3">
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>0.06</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>