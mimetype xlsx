--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="127">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CAKE AUX OLIVES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_026</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,104 +79,104 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 14:39</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>RNM100732</t>
-[...5 lines deleted...]
-    <t>Charcuterie</t>
+    <t>00001475</t>
+  </si>
+  <si>
+    <t>dés de jambon cuit</t>
+  </si>
+  <si>
+    <t>Jambons</t>
+  </si>
+  <si>
+    <t>CONS-OLIVE-NOIRE</t>
+  </si>
+  <si>
+    <t>Olives noires dénoyautées bocal</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>CONS-OLIVE-NOIRE</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
@@ -190,108 +190,126 @@
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM0200155</t>
   </si>
   <si>
     <t>EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Fromages</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées chaudes collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Farine de blé T55</t>
+    <t xml:space="preserve">    ↳ CAKE AUX OLIVES ET AU JAMBON — RECETTE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Levure chimique (poudre à lever)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Olives noires dénoyautées bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ dés de jambon cuit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CAKE AUX OLIVES ET AU JAMBON — RECETTE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>COUPER</t>
   </si>
@@ -301,204 +319,270 @@
   <si>
     <t>BATTRE</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
     <t>Garnir les moules - Verser la pâte de façon équitable dans les moules. - Égaliser la surface avec une corne,en prenant soin de garnir les angles du moule.</t>
   </si>
   <si>
     <t>SÉCHER</t>
   </si>
   <si>
     <t>25 min (repos)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser - Couper chaque cake en 4 dans le sens de la longueur. - Détailler en tranches chaque bande.</t>
   </si>
   <si>
     <t>4 min (cuisson)</t>
   </si>
   <si>
+    <t>CAKE AUX OLIVES ET AU JAMBON — RECETTE A</t>
+  </si>
+  <si>
+    <t>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+  </si>
+  <si>
+    <t>Pour la recette B, procéder de la même façon que pour la recette A (texte du livre)</t>
+  </si>
+  <si>
+    <t>Verser la pâte de façon équitable dans les moules. Égaliser la surface avec une corne, en prenant soin de garnir les angles du moule.</t>
+  </si>
+  <si>
+    <t>50 min ()</t>
+  </si>
+  <si>
+    <t>Couper chaque cake en 4 dans le sens de la longueur. Détailler en tranches chaque bande.</t>
+  </si>
+  <si>
+    <t>CAKE AUX OLIVES ET AU JAMBON — RECETTE B</t>
+  </si>
+  <si>
     <t>Fiche technique — CAKE AUX OLIVES</t>
   </si>
   <si>
     <t>CAKE AUX OLIVES  GRO_CDC_026</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
+  </si>
+  <si>
+    <t>↳ CAKE AUX OLIVES ET AU JAMBON — RECETTE A  GRO_CDC_026A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Levure chimique (poudre à lever)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Olives noires dénoyautées bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    dés de jambon cuit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>↳ CAKE AUX OLIVES ET AU JAMBON — RECETTE B  GRO_CDC_026B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -561,106 +645,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>33.46625</v>
+        <v>0.573525</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.3346625</v>
+        <v>0.00573525</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>33.46625</v>
+        <v>0.573525</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -717,851 +801,1749 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="12">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*10.69</f>
-        <v>10.69</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>0.0225</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.0225</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G8" s="4">
         <f>E8*4.8</f>
-        <v>4.8</v>
+        <v>0.108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.01</v>
+        <v>0.0002</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.01</v>
+        <v>0.0002</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G9" s="4">
         <f>E9*12.5</f>
-        <v>0.125</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>0.035</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.035</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.56</f>
-        <v>1.12</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>0.5</v>
+        <v>0.005</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>0.005</v>
       </c>
       <c r="F11" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="4">
         <f>E11*1.05</f>
-        <v>0.525</v>
+        <v>0.00525</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>1.5</v>
+        <v>0.017</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1.5</v>
+        <v>0.017</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G12" s="4">
         <f>E12*5.2</f>
-        <v>7.8</v>
+        <v>0.0884</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G13" s="4">
         <f>E13*8.1</f>
-        <v>8.1</v>
+        <v>0.2025</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.07</v>
+        <v>0.0013</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.07</v>
+        <v>0.0013</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G14" s="4">
         <f>E14*4.2</f>
-        <v>0.294</v>
+        <v>0.00546</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.035</v>
+        <v>0.0363</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.035</v>
+        <v>0.0363</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.35</f>
-        <v>0.01225</v>
+        <f>E15*3.9</f>
+        <v>0.14157</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...4 lines deleted...]
-      <c r="F16" t="s" s="3">
+      <c r="A16" t="s">
         <v>60</v>
       </c>
-      <c r="G16" s="12">
-        <f>SUM(G7:G15)</f>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.0007</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.0007</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.35</f>
+        <v>0.000245</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="G17" s="13">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
         <v>68</v>
       </c>
       <c r="D3" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D4" s="11">
-        <v>1.5</v>
+        <v>0.02</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D5" s="11">
-        <v>0.07</v>
+        <v>0.015</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.002</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" t="s">
         <v>72</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="11">
-        <v>1</v>
+        <v>0.02</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D9" s="11">
-        <v>0.035</v>
+        <v>0.01</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
         <v>0.01</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
         <v>1</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B14" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.005</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.017</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
         <v>76</v>
       </c>
-      <c r="C11" t="s">
-[...9 lines deleted...]
-        <v>46</v>
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.013</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F23" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>89</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>90</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Couper le jambon en dés de 5 mm de côté.Réserver au froid. - Préchauffer le four à + 180 °C sur la position chaleur sèche. - Faire fondre les 200 g de beurre dans une calotte. - Au pinceau,badigeonner de beurre 2 bacs GN 1/1H 65,ou 4 moules à cake 70x70x300. - Ramollir le beurre. - Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. - Tamiser ensemble la farine et la levure.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>92</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la pâte à cake - Dans la cuve du batteur,travailler le beurre au fouet. - Ajouter progressivement les œufs.Travailler l’ensemble pour bien émulsionner la masse. - Incorporer la farine,la levure,le sel et le poivre. - Ajouter l’emmenthal,le jambon et les olives dénoyautées. 0 - Rectifier l’assaisonnement. - Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="E5" t="s" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>94</v>
+      </c>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="13">
+        <v>95</v>
+      </c>
+      <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Cuire les cakes - Cuire au four à chaleur sèche,à + 180°C durant 10 minutes,strier la croûte formée, avec la lame d’un couteau,pour faciliter la pousse du cake et finir de cuire,à +140°C pendant 40 minutes environ. - Contrôler la cuisson par sondage avec la pointe d’un couteau.La lame doit être sans trace. - Sortir du four et laisser refroidir. - Démouler les cakes sur des grilles GN 1/1.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="13"/>
+      <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>98</v>
+      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D8" t="inlineStr" s="13">
+        <v>93</v>
+      </c>
+      <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Suggestions - On peut varier la garniture du cake,exemple avec : - 1 kg de tomates confites + 125 g d’ail + 1 kg de poivrons en lanières (surg.) passés 5 min à la vapeur,et une pointe de piment. - 2 kg de miettes de thon au nature + 1,250 kg d’olives dénoyautées. - 1,5 kg de lardons de poitrine fumée,passés au four à 200°C 3minutes. - 1,5 kg d’emmenthal + 500 g de tombée d’oignon. - On peut servir les tranches de cake avec un coulis de tomate que l’on agrémentera au goût désiré. - Pour la recette B procéder de la même façon que pour la recette A.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="13"/>
+      <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>93</v>
-      </c>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9" t="s" s="14">
+        <v>101</v>
+      </c>
+      <c r="E9" t="s" s="14"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10">
+        <v>2</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Couper le jambon en dés de 5 mm de côté. Réserver au froid. Préchauffer le four à +180°C sur la position chaleur sèche. Faire fondre le beurre de chemisage. Au pinceau, badigeonner de beurre 2 bacs GN 1/1 H65, ou 4 moules à cake 70x70x300. Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. Tamiser ensemble la farine et la levure.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11">
+        <v>3</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Dans la cuve du batteur, travailler le beurre (ou l'huile pour la recette B) au fouet. Ajouter progressivement les œufs, bien émulsionner. Incorporer la farine, la levure, le sel et le poivre. Ajouter l'emmenthal, le jambon et les olives dénoyautées. Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer. Rectifier l'assaisonnement.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="14">
+        <v>102</v>
+      </c>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12">
+        <v>4</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>5</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Cuire au four à chaleur sèche à +180°C durant 10 minutes, strier la croûte formée avec la lame d'un couteau pour faciliter la pousse du cake, puis finir de cuire à +140°C pendant 40 minutes environ. Contrôler la cuisson par sondage : la lame doit ressortir sans trace. Sortir du four et laisser refroidir. Démouler les cakes sur des grilles GN 1/1.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14">
+        <v>6</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="E14" t="s" s="14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15">
+        <v>1</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15" t="s" s="14">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s" s="14"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16">
+        <v>2</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>Couper le jambon en dés de 5 mm de côté. Réserver au froid. Préchauffer le four à +180°C sur la position chaleur sèche. Faire fondre le beurre de chemisage. Au pinceau, badigeonner de beurre 2 bacs GN 1/1 H65, ou 4 moules à cake 70x70x300. Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. Tamiser ensemble la farine et la levure.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="14"/>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17">
+        <v>3</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="inlineStr" s="14">
+        <is>
+          <t>Dans la cuve du batteur, travailler le beurre (ou l'huile pour la recette B) au fouet. Ajouter progressivement les œufs, bien émulsionner. Incorporer la farine, la levure, le sel et le poivre. Ajouter l'emmenthal, le jambon et les olives dénoyautées. Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer. Rectifier l'assaisonnement.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="14">
+        <v>102</v>
+      </c>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>4</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s" s="14"/>
+      <c r="F18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19">
+        <v>5</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19" t="inlineStr" s="14">
+        <is>
+          <t>Cuire au four à chaleur sèche à +180°C durant 10 minutes, strier la croûte formée avec la lame d'un couteau pour faciliter la pousse du cake, puis finir de cuire à +140°C pendant 40 minutes environ. Contrôler la cuisson par sondage : la lame doit ressortir sans trace. Sortir du four et laisser refroidir. Démouler les cakes sur des grilles GN 1/1.</t>
+        </is>
+      </c>
+      <c r="E19" t="s" s="14"/>
+      <c r="F19" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20">
+        <v>6</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="E20" t="s" s="14"/>
+      <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D50"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_026 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_026 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>95</v>
+      <c r="A4" t="s" s="16">
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>109</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[COUPER] "&amp;Procedure!D3</f>
         <v>[COUPER] Préparations préliminaires - Couper le jambon en dés de 5 mm de côté.Réserver au froid. - Préchauffer le four à + 180 °C sur la position chaleur sèche. - Faire fondre les 200 g de beurre dans une calotte. - Au pinceau,badigeonner de beurre 2 bacs GN 1/1H 65,ou 4 moules à cake 70x70x300. - Ramollir le beurre. - Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. - Tamiser ensemble la farine et la levure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[BATTRE] "&amp;Procedure!D4</f>
         <v>[BATTRE] Confectionner la pâte à cake - Dans la cuve du batteur,travailler le beurre au fouet. - Ajouter progressivement les œufs.Travailler l’ensemble pour bien émulsionner la masse. - Incorporer la farine,la levure,le sel et le poivre. - Ajouter l’emmenthal,le jambon et les olives dénoyautées. 0 - Rectifier l’assaisonnement. - Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D5</f>
         <v>[FOURRER] Garnir les moules - Verser la pâte de façon équitable dans les moules. - Égaliser la surface avec une corne,en prenant soin de garnir les angles du moule.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[SÉCHER] "&amp;Procedure!D6</f>
         <v>[SÉCHER] Cuire les cakes - Cuire au four à chaleur sèche,à + 180°C durant 10 minutes,strier la croûte formée, avec la lame d’un couteau,pour faciliter la pousse du cake et finir de cuire,à +140°C pendant 40 minutes environ. - Contrôler la cuisson par sondage avec la pointe d’un couteau.La lame doit être sans trace. - Sortir du four et laisser refroidir. - Démouler les cakes sur des grilles GN 1/1.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser - Couper chaque cake en 4 dans le sens de la longueur. - Détailler en tranches chaque bande.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="13">
+      <c r="A11" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B11" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Suggestions - On peut varier la garniture du cake,exemple avec : - 1 kg de tomates confites + 125 g d’ail + 1 kg de poivrons en lanières (surg.) passés 5 min à la vapeur,et une pointe de piment. - 2 kg de miettes de thon au nature + 1,250 kg d’olives dénoyautées. - 1,5 kg de lardons de poitrine fumée,passés au four à 200°C 3minutes. - 1,5 kg d’emmenthal + 500 g de tombée d’oignon. - On peut servir les tranches de cake avec un coulis de tomate que l’on agrémentera au goût désiré. - Pour la recette B procéder de la même façon que pour la recette A.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-        <v>21</v>
+      <c r="A13" t="s" s="16">
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>109</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>Procedure!D9</f>
+        <v>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D10</f>
+        <v>Couper le jambon en dés de 5 mm de côté. Réserver au froid. Préchauffer le four à +180°C sur la position chaleur sèche. Faire fondre le beurre de chemisage. Au pinceau, badigeonner de beurre 2 bacs GN 1/1 H65, ou 4 moules à cake 70x70x300. Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. Tamiser ensemble la farine et la levure.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>Procedure!D11</f>
+        <v>Dans la cuve du batteur, travailler le beurre (ou l'huile pour la recette B) au fouet. Ajouter progressivement les œufs, bien émulsionner. Incorporer la farine, la levure, le sel et le poivre. Ajouter l'emmenthal, le jambon et les olives dénoyautées. Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer. Rectifier l'assaisonnement.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>117</v>
+      </c>
+      <c r="C17" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" s="11">
+        <f>'Besoins'!$B$2*0.015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.002</f>
+        <v>0.002</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>119</v>
+      </c>
+      <c r="C20" s="11">
+        <f>'Besoins'!$B$2*0.0198</f>
+        <v>0.0198</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C21" s="11">
+        <f>'Besoins'!$B$2*0.0007</f>
+        <v>0.0007</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="11">
+        <f>'Besoins'!$B$2*0.01</f>
+        <v>0.01</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C23" s="11">
+        <f>'Besoins'!$B$2*0.01</f>
+        <v>0.01</v>
+      </c>
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" s="11">
+        <f>'Besoins'!$B$2*0.01</f>
+        <v>0.01</v>
+      </c>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" s="11">
+        <f>'Besoins'!$B$2*0.00035</f>
+        <v>0.00035</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*0.0001</f>
+        <v>0.0001</v>
+      </c>
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B28" t="str" s="14">
+        <f>Procedure!D12</f>
+        <v>Verser la pâte de façon équitable dans les moules. Égaliser la surface avec une corne, en prenant soin de garnir les angles du moule.</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B29" t="str" s="14">
+        <f>Procedure!D13</f>
+        <v>Cuire au four à chaleur sèche à +180°C durant 10 minutes, strier la croûte formée avec la lame d'un couteau pour faciliter la pousse du cake, puis finir de cuire à +140°C pendant 40 minutes environ. Contrôler la cuisson par sondage : la lame doit ressortir sans trace. Sortir du four et laisser refroidir. Démouler les cakes sur des grilles GN 1/1.</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B30" t="str" s="14">
+        <f>Procedure!D14</f>
+        <v>Couper chaque cake en 4 dans le sens de la longueur. Détailler en tranches chaque bande.</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="17">
+        <v>109</v>
+      </c>
+      <c r="B33" t="str" s="14">
+        <f>Procedure!D15</f>
+        <v>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B34" t="str" s="14">
+        <f>Procedure!D16</f>
+        <v>Couper le jambon en dés de 5 mm de côté. Réserver au froid. Préchauffer le four à +180°C sur la position chaleur sèche. Faire fondre le beurre de chemisage. Au pinceau, badigeonner de beurre 2 bacs GN 1/1 H65, ou 4 moules à cake 70x70x300. Tiédir les œufs au bain-marie pour faciliter le mélange avec le beurre. Tamiser ensemble la farine et la levure.</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B35" t="str" s="14">
+        <f>Procedure!D17</f>
+        <v>Dans la cuve du batteur, travailler le beurre (ou l'huile pour la recette B) au fouet. Ajouter progressivement les œufs, bien émulsionner. Incorporer la farine, la levure, le sel et le poivre. Ajouter l'emmenthal, le jambon et les olives dénoyautées. Faire un simple mélange avec les éléments de la garniture pour ne pas les déstructurer. Rectifier l'assaisonnement.</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
+    <row r="36">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" s="11">
+        <f>'Besoins'!$B$2*0.015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B11</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C37" s="11">
+        <f>Besoins!E11</f>
+        <v>0.005</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F11</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" s="11">
+        <f>'Besoins'!$B$2*0.0165</f>
+        <v>0.0165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" s="11">
+        <f>'Besoins'!$B$2*0.0006</f>
+        <v>0.0006</v>
+      </c>
+      <c r="D39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="11">
+        <f>'Besoins'!$B$2*0.015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D40" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>123</v>
+      </c>
+      <c r="C41" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="11">
+        <f>'Besoins'!$B$2*0.0125</f>
+        <v>0.0125</v>
+      </c>
+      <c r="D42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="11">
+        <f>'Besoins'!$B$2*0.00035</f>
+        <v>0.00035</v>
+      </c>
+      <c r="D43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>125</v>
+      </c>
+      <c r="C44" s="11">
+        <f>'Besoins'!$B$2*0.0001</f>
+        <v>0.0001</v>
+      </c>
+      <c r="D44" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45"/>
+      <c r="B45" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E17</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B46" t="str" s="14">
+        <f>Procedure!D18</f>
+        <v>Verser la pâte de façon équitable dans les moules. Égaliser la surface avec une corne, en prenant soin de garnir les angles du moule.</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B47" t="str" s="14">
+        <f>Procedure!D19</f>
+        <v>Cuire au four à chaleur sèche à +180°C durant 10 minutes, strier la croûte formée avec la lame d'un couteau pour faciliter la pousse du cake, puis finir de cuire à +140°C pendant 40 minutes environ. Contrôler la cuisson par sondage : la lame doit ressortir sans trace. Sortir du four et laisser refroidir. Démouler les cakes sur des grilles GN 1/1.</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B48" t="str" s="14">
+        <f>Procedure!D20</f>
+        <v>Couper chaque cake en 4 dans le sens de la longueur. Détailler en tranches chaque bande.</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="19">
+        <v>21</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="11">
+  <mergeCells count="27">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="A50:D50"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CAKE AUX OLIVES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>