--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -676,79 +676,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>189.398896</v>
+        <v>218.936896</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.89398896</v>
+        <v>2.18936896</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>189.398896</v>
+        <v>218.936896</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -842,62 +842,62 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*1.9</f>
-        <v>1.9</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>1.182</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1.182</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.003</f>
         <v>0.003546</v>
@@ -1017,112 +1017,112 @@
         <v>2.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F13" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*2.2</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="4">
         <f>E14*6</f>
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="9">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="F15" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5</f>
-        <v>0.25</v>
+        <v>8.335</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="9">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="4">
         <f>E16*4.5</f>
-        <v>0.45</v>
+        <v>15.003</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="9">
         <v>0.15</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="4">
         <f>E17*6</f>
         <v>0.9</v>
@@ -1649,114 +1649,114 @@
       </c>
       <c r="C16" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="11">
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="11">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
       <c r="C18" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="11">
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>108</v>
       </c>
       <c r="C19" t="s">
         <v>91</v>
       </c>
       <c r="D19" s="11">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>91</v>
       </c>
       <c r="D20" s="11">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>110</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="11">
         <v>0.05</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
     </row>