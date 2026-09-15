--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>TERRINE DE SAUMON</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
@@ -126,50 +126,53 @@
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil plat</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CIBOULETTE France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANETH France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -565,137 +568,137 @@
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="3">
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="3">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="3">
+        <v>0.75</v>
+      </c>
+      <c r="E18" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="3">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="3">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
         <v>0.05</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TERRINE DE SAUMON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>