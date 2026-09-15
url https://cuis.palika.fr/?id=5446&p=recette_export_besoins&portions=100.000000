--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -318,57 +318,57 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>1.9</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="5">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
         <v>1.182</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
         <v>0.0035</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
@@ -458,97 +458,97 @@
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="3">
         <v>2.5</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="4">
         <v>5.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3">
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="4">
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="3">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="4">
-        <v>0.25</v>
+        <v>8.335</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="3">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="4">
-        <v>0.45</v>
+        <v>15.003</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="3">
         <v>0.15</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="4">
         <v>0.9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>38</v>
@@ -676,51 +676,51 @@
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="3">
         <v>2.5</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="4">
         <v>45.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="6">
         <v>57</v>
       </c>
       <c r="F20" s="7">
-        <v>189.4</v>
+        <v>218.94</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TERRINE DE SAUMON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>