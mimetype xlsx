--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -169,132 +169,132 @@
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNM2950121</t>
   </si>
   <si>
     <t>SARDINE fraîche Bretagne</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SARDINE fraîche Bretagne</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de Xérès</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
@@ -577,79 +577,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>77.763</v>
+        <v>78.1485</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.77763</v>
+        <v>0.781485</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>77.763</v>
+        <v>78.1485</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -865,151 +865,151 @@
         <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5</f>
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>0.15</v>
+        <v>3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.15</v>
+        <v>3</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.5</f>
-        <v>0.675</v>
+        <f>E12*4.32</f>
+        <v>12.96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.32</f>
-        <v>12.96</v>
+        <f>E13*5.4</f>
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
-        <v>5</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>5</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*5.4</f>
-        <v>27</v>
+        <f>E14*9.26</f>
+        <v>0.926</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*9.26</f>
-        <v>0.926</v>
+        <f>E15*7.07</f>
+        <v>1.0605</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D16" s="9">
         <v>5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
         <v>63</v>
       </c>
@@ -1076,171 +1076,171 @@
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
       <c r="C3" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>73</v>
       </c>
       <c r="C5" t="s">
         <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>75</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>76</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>0.15</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" s="11">
         <v>0.012</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>