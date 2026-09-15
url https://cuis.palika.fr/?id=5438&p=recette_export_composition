--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -62,57 +62,57 @@
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHOU blanc France cat.I</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>Assaisonnements et corps gras</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil plat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mayonnaise professionnelle (seau 5L)</t>
   </si>
   <si>
     <t>Sauces et ketchup</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
@@ -300,74 +300,74 @@
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="3">
+        <v>0.167</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.075</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -383,51 +383,51 @@
       </c>
       <c r="D9" s="3">
         <v>0.25</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>2</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="3">
         <v>0.03</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>