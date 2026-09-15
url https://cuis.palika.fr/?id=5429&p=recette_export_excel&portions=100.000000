--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CHIQUETAILLE DE MORUE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_002</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,113 +82,140 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:15</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>PIMENT-MANJAK</t>
+  </si>
+  <si>
+    <t>Piment Bonda Man Jak (habanero antillais)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>AVOCAT-PC</t>
+  </si>
+  <si>
+    <t>Avocat frais (piece)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
+  </si>
+  <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>CIVE-ANTILLAISE</t>
+  </si>
+  <si>
+    <t>Cive (oignon pays antillais)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
     <t>00POT_MP023</t>
   </si>
   <si>
     <t>Persil plat</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00440</t>
   </si>
   <si>
     <t>Filets de morue dessalée</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
@@ -212,50 +239,59 @@
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de morue dessalée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil plat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Cive (oignon pays antillais)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Avocat frais (piece)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
@@ -505,106 +541,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>214.98827142857</v>
+        <v>264.88827142857</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.1498827142857</v>
+        <v>2.6488827142857</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>214.98827142857</v>
+        <v>264.88827142857</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -703,607 +739,742 @@
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*3.6741428571</f>
         <v>1.837071</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.8</f>
-        <v>5.8</v>
+        <f>E8*0.4</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>50</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*6</f>
-        <v>1.2</v>
+        <f>E9*0.9</f>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.12</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.12</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.26</f>
-        <v>1.1112</v>
+        <f>E10*5.8</f>
+        <v>5.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2.92</f>
-        <v>5.84</v>
+        <f>E11*4.5</f>
+        <v>4.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>10</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*6</f>
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>0.12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*9.26</f>
+        <v>1.1112</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*2.92</f>
+        <v>5.84</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="9">
         <v>10</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <f>E12*19.92</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*19.92</f>
         <v>199.2</v>
       </c>
     </row>
-    <row r="13">
-[...9 lines deleted...]
-        <f>SUM(G7:G12)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="G16" s="13">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D4" s="11">
         <v>0.12</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" s="11">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Laver à grande eau les filets de morue.Réserver au froid. - Éplucher,laver et désinfecter les végétaux suivant les protocoles. - Épépiner le piment en prenant soin de vous protéger avec des gants à usage unis que. - Hacher finement le piment.Réserver le piment dans une calotte qui servira ultérieurement à la confection de la vinaigrette. - Ciseler finement la cive.Réserver dans la calotte à vinaigrette. - Au cutter,hacher le persil.Réserver dans la calotte à vinaigrette. - Couper les avocats en deux,et citronner la chair.Réserver au froid dans 1 bac L GN1/1 H 250 en polycarbonate.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la vinaigrette - Dans la calotte,mélanger les épices et les aromates avec le jus de citron vert et l’huile. - Emulsionner l’ensemble des éléments.Vérifier et rectifier l’assaisonnement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner la chiquetaille - Mélanger la chair de la morue effeuillée et la vinaigrette.Rectifier l’assaisonnement (le sel n’a pas été prévu dans la recette en raison des filets de morue,ajuster le besoin en sel le cas échéant).</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Dressage - Dresser la chiquetaille de morue à l’assiette ou en ravier.Parsemer de dés de tomate et décorer de 2 quartiers d’avocats. - On peut dresser la chiquetaille sur quelques feuilles de salade verte.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Suggestions - On peut adjoindre aux avocats préalablement réduits en purée,1/2litre de crème fleurette montée,afin d’obtenir une mousse d’avocats. - Cette mousse d’avocats sera dressée à la poche munie d’une douille cannelée.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_002 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_002 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[LAVER] "&amp;Procedure!D3</f>
         <v>[LAVER] Préparations préliminaires - Laver à grande eau les filets de morue.Réserver au froid. - Éplucher,laver et désinfecter les végétaux suivant les protocoles. - Épépiner le piment en prenant soin de vous protéger avec des gants à usage unis que. - Hacher finement le piment.Réserver le piment dans une calotte qui servira ultérieurement à la confection de la vinaigrette. - Ciseler finement la cive.Réserver dans la calotte à vinaigrette. - Au cutter,hacher le persil.Réserver dans la calotte à vinaigrette. - Couper les avocats en deux,et citronner la chair.Réserver au froid dans 1 bac L GN1/1 H 250 en polycarbonate.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[MÉLANGER] "&amp;Procedure!D4</f>
         <v>[MÉLANGER] Confectionner la vinaigrette - Dans la calotte,mélanger les épices et les aromates avec le jus de citron vert et l’huile. - Emulsionner l’ensemble des éléments.Vérifier et rectifier l’assaisonnement.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[MÉLANGER] "&amp;Procedure!D5</f>
         <v>[MÉLANGER] Confectionner la chiquetaille - Mélanger la chair de la morue effeuillée et la vinaigrette.Rectifier l’assaisonnement (le sel n’a pas été prévu dans la recette en raison des filets de morue,ajuster le besoin en sel le cas échéant).</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dressage - Dresser la chiquetaille de morue à l’assiette ou en ravier.Parsemer de dés de tomate et décorer de 2 quartiers d’avocats. - On peut dresser la chiquetaille sur quelques feuilles de salade verte.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Suggestions - On peut adjoindre aux avocats préalablement réduits en purée,1/2litre de crème fleurette montée,afin d’obtenir une mousse d’avocats. - Cette mousse d’avocats sera dressée à la poche munie d’une douille cannelée.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">