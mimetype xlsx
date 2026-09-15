--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -65,51 +65,51 @@
   <si>
     <t>00000224</t>
   </si>
   <si>
     <t>CITRON</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>00001757</t>
   </si>
   <si>
     <t>champignons émincés</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
-    <t>pc</t>
+    <t>lt</t>
   </si>
   <si>
     <t>00002251</t>
   </si>
   <si>
     <t>poireau blanc 3 cm</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>