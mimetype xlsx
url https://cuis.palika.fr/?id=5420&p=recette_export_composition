--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -629,231 +629,231 @@
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="3">
         <v>0.5</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="3">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>38</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="3">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="3">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="3">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="3">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="3">
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>49</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>51</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="3">
         <v>0.04</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">