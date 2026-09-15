--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -403,57 +403,57 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
         <v>0.2</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="4">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5">
-        <v>0.0045</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>21</v>
@@ -463,94 +463,94 @@
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="4">
         <v>0.2</v>
       </c>
       <c r="E6">
         <v>5</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="4">
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="E7">
         <v>5</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="4">
         <v>0.08</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="4">
         <v>0.04</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
         <v>0.04</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
@@ -563,57 +563,57 @@
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="4">
         <v>0.04</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="4">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="5">
-        <v>0.007</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="4">
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
         <v>40</v>
@@ -626,114 +626,114 @@
       </c>
       <c r="D14" s="4">
         <v>0.4</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="4">
         <v>0.015</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="4">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="5">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>0.04</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="4">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5">
-        <v>0.02</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
         <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="4">
         <v>0.05</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>54</v>
@@ -743,169 +743,169 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="4">
         <v>1.4</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5">
         <v>2.1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>56</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" s="4">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5">
-        <v>0.0002</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="4">
         <v>2.4</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5">
         <v>19.08</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="3">
         <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23" s="4">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5">
-        <v>1.25</v>
+        <v>0.4167</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="3">
         <v>65</v>
       </c>
       <c r="B24" t="s">
         <v>66</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="4">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="3">
         <v>67</v>
       </c>
       <c r="B25" t="s">
         <v>68</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="4">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5">
-        <v>0.0016</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="3">
         <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
         <v>0.1</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="6">
         <v>72</v>
       </c>
       <c r="F27" s="7">
-        <v>23.61</v>
+        <v>22.1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Canetons à l'orange</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>