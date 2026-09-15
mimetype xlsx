--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,114 +82,114 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>8 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:50</t>
+    <t>15/09/2026 17:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>00001709</t>
   </si>
   <si>
     <t>olives noires dénoyautées 30/33</t>
   </si>
   <si>
     <t>00001716</t>
   </si>
   <si>
     <t>vinaigre alcool blanc</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
     <t>Produits laitiers</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>00002241</t>
   </si>
   <si>
     <t>tomates cubes</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00002280</t>
   </si>
   <si>
     <t>mesclun</t>
   </si>
   <si>
     <t>Légumes feuilles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -641,126 +641,126 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>16</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="9">
         <v>0.08</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.5999</f>
         <v>0.5999</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.6</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.6</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
@@ -904,74 +904,74 @@
       </c>
       <c r="D4" s="11">
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
         <v>46</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
       <c r="C7" t="s">
         <v>58</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>