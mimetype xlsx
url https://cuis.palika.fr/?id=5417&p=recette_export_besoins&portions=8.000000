--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -38,75 +38,75 @@
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001709</t>
+  </si>
+  <si>
+    <t>olives noires dénoyautées 30/33</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001709</t>
-[...4 lines deleted...]
-  <si>
     <t>00001716</t>
   </si>
   <si>
     <t>vinaigre alcool blanc</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
     <t>Produits laitiers</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>00002241</t>
   </si>
   <si>
     <t>tomates cubes</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00002280</t>
   </si>
   <si>
     <t>mesclun</t>
   </si>
   <si>
     <t>Légumes feuilles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -245,91 +245,91 @@
       </c>
       <c r="D2" s="4">
         <v>0.2</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="3">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4">
         <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" s="4">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0.5999</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="4">
         <v>0.6</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>