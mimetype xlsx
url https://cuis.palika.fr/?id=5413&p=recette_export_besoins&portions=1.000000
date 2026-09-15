--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -282,51 +282,51 @@
       </c>
       <c r="D4" s="4">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>0.01</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="4">
         <v>0.04</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>