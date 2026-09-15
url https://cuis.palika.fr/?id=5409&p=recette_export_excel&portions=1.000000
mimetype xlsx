--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:42</t>
+    <t>15/09/2026 13:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -676,79 +676,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.792466</v>
+        <v>1.840526</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.792466</v>
+        <v>1.840526</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.792466</v>
+        <v>1.840526</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -892,337 +892,337 @@
         <v>0.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.355</f>
         <v>0.7065</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
-        <v>0.0054</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>0.01</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*12.5</f>
-        <v>0.0075</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*14</f>
-        <v>0.0084</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="4">
         <f>E13*1.8</f>
-        <v>0.108</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>0.048</v>
+        <v>0.016</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.048</v>
+        <v>0.016</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*1.8</f>
-        <v>0.0864</v>
+        <v>0.0288</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.4</f>
-        <v>0.024</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="9">
         <v>0.04</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="9">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.9</f>
-        <v>0.108</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="9">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.35</f>
-        <v>0.00021</v>
+        <v>0.00007</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="9">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="4">
         <f>E19*2.5</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="12">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="9">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="4">
         <f>E20*1.8</f>
-        <v>1.08</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>72</v>
       </c>
       <c r="G21" s="13">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F18"/>
   <sheetViews>
@@ -1349,251 +1349,251 @@
       </c>
       <c r="C6" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="11">
         <v>0.6</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7" t="s">
         <v>77</v>
       </c>
       <c r="D7" s="11">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>86</v>
       </c>
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" s="11">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>87</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="11">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>88</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" s="11">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>89</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="11">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
       <c r="C12" t="s">
         <v>80</v>
       </c>
       <c r="D12" s="11">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>91</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" s="11">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>92</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="11">
-        <v>0.048</v>
+        <v>0.016</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>93</v>
       </c>
       <c r="C15" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>94</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>95</v>
       </c>
       <c r="C17" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="11">
         <v>0.01</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">