--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -299,51 +299,51 @@
       </c>
       <c r="D5" s="4">
         <v>0.03</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="4">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="6">
         <v>23</v>
       </c>
       <c r="F7" s="7">
         <v>0.59</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>