--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -64,69 +64,69 @@
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
+    <t>0,185 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:38</t>
+    <t>15/09/2026 15:21</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>00001783</t>
   </si>
   <si>
     <t>anchois à l'huile d'olives</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 0,185 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ anchois à l'huile d'olives</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -462,51 +462,51 @@
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>0.5157398</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.5157398</v>
+        <v>2.7877827027027</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>0.5157398</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
@@ -553,66 +553,66 @@
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>0.185</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>0.185</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -752,51 +752,51 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>45</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>46</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>47</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>0.185</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="11">
         <v>0.125</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
@@ -920,51 +920,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D8"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>63</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"BPI-CUI-BEUR-ANC · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-BEUR-ANC · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <v>BPI-CUI-BEUR-ANC · CUI.PREP · référence : 0,185 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
         <v>64</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>65</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[MIXER] "&amp;Procedure!D2</f>