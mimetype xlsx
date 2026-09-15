--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -386,51 +386,51 @@
       </c>
       <c r="D8" s="4">
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="6">
         <v>32</v>
       </c>
       <c r="F10" s="7">
         <v>0.2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>