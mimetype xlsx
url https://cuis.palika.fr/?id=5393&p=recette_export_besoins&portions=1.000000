--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00000224</t>
   </si>
   <si>
     <t>CITRON</t>
   </si>
   <si>
@@ -69,50 +69,53 @@
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>Produits laitiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -279,83 +282,83 @@
       </c>
       <c r="D4" s="4">
         <v>0.005</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="5">
         <v>0.0009</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="4">
         <v>0.04</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="7">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Aïoli (BPI cuisine)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>