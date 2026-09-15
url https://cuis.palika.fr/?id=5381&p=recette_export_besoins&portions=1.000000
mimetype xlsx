--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -322,51 +322,51 @@
       </c>
       <c r="D6" s="4">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="4">
         <v>0.01</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="6">
         <v>24</v>
       </c>
       <c r="F8" s="7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>