--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -59,51 +59,51 @@
   <si>
     <t>Produits frais</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
-    <t>pc</t>
+    <t>lt</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00SAU_MP010</t>
   </si>
   <si>
     <t>Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
@@ -276,51 +276,51 @@
       </c>
       <c r="D4" s="4">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>0.02</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="4">
         <v>1.2</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>1.8</v>
       </c>
     </row>