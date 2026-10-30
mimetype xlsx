--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Rognons de veau Beaugé" sheetId="1" r:id="rId1"/>
-    <sheet name="Sauce Espagnole" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="Roux Brun" sheetId="4" r:id="rId4"/>
+    <sheet name="SAUCE ESPAGNOLE" sheetId="2" r:id="rId2"/>
+    <sheet name="FOND BRUN DE VEAU" sheetId="3" r:id="rId3"/>
+    <sheet name="BOUQUET GARNI" sheetId="4" r:id="rId4"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="5" r:id="rId5"/>
+    <sheet name="ROUX BRUN" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Rognons de veau Beaugé</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 1 pc</t>
   </si>
   <si>
     <t>Rognons de veau Beaugé  VE_ROGN_VEAU_BEA</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    BOEUF (langue) France</t>
   </si>
   <si>
@@ -74,192 +78,225 @@
   <si>
     <t xml:space="preserve">    CLOUS DE GIROFLES</t>
   </si>
   <si>
     <t xml:space="preserve">    bouquet garni arôme</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-RAVE France</t>
   </si>
   <si>
     <t xml:space="preserve">    poireau blanc 3 cm</t>
   </si>
   <si>
     <t xml:space="preserve">    échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    vinaigre alcool blanc</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Sauce Espagnole — voir l'onglet "Sauce Espagnole"</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SAUCE ESPAGNOLE — voir l'onglet "SAUCE ESPAGNOLE"</t>
   </si>
   <si>
     <t xml:space="preserve">    cornichons 60/79</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Sauce Espagnole</t>
+    <t>SAUCE ESPAGNOLE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Sauce Espagnole  00SAU_REC007</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t>SAUCE ESPAGNOLE  GRO_CDR_B276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FOND BRUN DE VEAU — voir l'onglet "FOND BRUN DE VEAU"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poitrine de porc fraîche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    TOMATE ronde Espagne cat.I 67-82mm</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    concentré de tomates</t>
+    <t xml:space="preserve">    TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Parures et pieds de champignons</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni sachet dose</t>
-[...5 lines deleted...]
-    <t>[ÉTUVER] Reconstituer le fond brun de veau selon le mode d'emploi et le porter à ébullition.</t>
+    <t xml:space="preserve">    BOUQUET GARNI — voir l'onglet "BOUQUET GARNI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ROUX BRUN — voir l'onglet "ROUX BRUN"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+  </si>
+  <si>
+    <t>[ÉTUVER] Mettre le fond brun de veau à bouillir.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>[INCORPORER] Ajouter le concentré de tomates et le faire revenir quelques secondes pour lui faire perdre son acidité. Laisser refroidir le roux tomaté.</t>
-[...1 lines deleted...]
-  <si>
     <t>7.</t>
   </si>
   <si>
-    <t>[CUIRE] Cuire la sauce à couvert au four de préférence, en dépouillant aussi souvent que nécessaire.</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ 1h à 1h30 selon quantité</t>
   </si>
   <si>
+    <t>FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>FOND BRUN DE VEAU  GRO_CDR_B258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
+  </si>
+  <si>
+    <t>Concasser les ingrédients de base en menus morceaux.</t>
+  </si>
+  <si>
     <t>8.</t>
   </si>
   <si>
-    <t>[PASSER] Passer la sauce espagnole au chinois étamine en foulant légèrement — Vérifier l'assaisonnement et l'onctuosité.</t>
+    <t>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
-    <t>[REFROIDIR] Refroidir rapidement et réserver à couvert au réfrigérateur, ou tamponner et maintenir au bain-marie.</t>
-[...17 lines deleted...]
-    <t>Roux Brun</t>
+    <t>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Utilisée 2 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>ROUX BRUN</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Brun  00SAU_REC003</t>
+    <t>ROUX BRUN  GRO_CDR_B280B</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 6 à 8 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Arrêter et refroidir rapidement — Attention : à quantités égales, le roux brun procure une liaison inférieure au roux blanc.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -353,57 +390,62 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E40"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -892,67 +934,70 @@
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="10">
         <f>B2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="13">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E48"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>31</v>
       </c>
       <c r="B2" s="14">
         <v>0.8</v>
@@ -974,66 +1019,66 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*3</f>
-        <v>2.4</v>
+        <f>B2*1.5</f>
+        <v>1.2</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.12</f>
-        <v>0.096</v>
+        <f>B2*0.05</f>
+        <v>0.04</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.05</f>
         <v>0.04</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>37</v>
       </c>
@@ -1096,828 +1141,1310 @@
       <c r="C13" s="10">
         <f>B2*0.01</f>
         <v>0.008</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="10">
         <f>B2*1</f>
         <v>0.8</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15"/>
-[...1 lines deleted...]
-      <c r="D15"/>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.12</f>
+        <v>0.096</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D16"/>
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.0008</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A17"/>
+      <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
-      <c r="A19"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A19" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
+        <is>
+          <t>[PRÉPARER] Préparer les éléments de la garniture aromatique — Tailler le lard en petits dés et le faire blanchir. Éplucher, laver, tailler les carottes et les oignons en « Mirepoix » (petits cubes). Éplucher et laver les gousses d'ail, ôter le germe, puis les écraser. Confectionner le bouquet garni.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.3</f>
-        <v>0.24</v>
+        <f>B2*0.05</f>
+        <v>0.04</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.01</f>
-        <v>0.008</v>
+        <f>B2*0.05</f>
+        <v>0.04</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*1</f>
-        <v>0.8</v>
+        <f>B2*0.05</f>
+        <v>0.04</v>
       </c>
       <c r="D22" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D23"/>
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.01</f>
+        <v>0.008</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*3</f>
-        <v>2.4</v>
+        <f>B2*1</f>
+        <v>0.8</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="11">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="B25" t="s" s="12">
+        <v>46</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C26" s="10">
-        <f>B2*0.05</f>
-        <v>0.04</v>
+        <f>B2*1.5</f>
+        <v>1.2</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Réaliser le roux brun tomaté — Faire fondre le lard dans une grande sauteuse, avec le beurre. Ajouter les carottes et les oignons, les laisser pincer légèrement. Ajouter la farine et la laisser torréfier de manière à obtenir un roux légèrement brun (la torréfaction peut se faire au four ou sur la plaque en remuant à la spatule en exoglass). Ajouter le concentré de tomates et le faire « revenir » durant quelques secondes pour atténuer son acidité. Laisser refroidir le roux brun tomaté.</t>
+        </is>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.3</f>
-        <v>0.24</v>
+        <f>B2*0.04</f>
+        <v>0.032</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.12</f>
         <v>0.096</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A30" t="s" s="11">
+        <v>47</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
+        <is>
+          <t>[INCORPORER] Mouiller et cuire la sauce — Verser progressivement le fond brun de veau bouillant en remuant à l'aide d'un fouet. Porter la sauce à ébullition sans arrêter de remuer. Ajouter les tomates concassées, les parures de champignons, l'ail et le bouquet garni. Cuire la sauce à couvert (au four, de préférence) durant une heure à une heure trente, selon la quantité mise en œuvre. Dépouiller aussi souvent que nécessaire.</t>
+        </is>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.02</f>
-        <v>0.016</v>
+        <f>B2*0.3</f>
+        <v>0.24</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.01</f>
-        <v>0.008</v>
+        <f>B2*0.02</f>
+        <v>0.016</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
-      <c r="A33"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A33" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B33" t="inlineStr" s="12">
+        <is>
+          <t>[VERSER] Passer la sauce espagnole au chinois — Vérifier l'assaisonnement de la sauce et son onctuosité (si elle est trop épaisse, la détendre avec un peu de fond brun bouillant). Ôter le bouquet garni et passer la sauce au chinois étamine, en foulant légèrement.</t>
+        </is>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D34"/>
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.001</f>
+        <v>0.0008</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
-      <c r="A35"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A35" t="s" s="11">
+        <v>48</v>
+      </c>
+      <c r="B35" t="inlineStr" s="12">
+        <is>
+          <t>[CUIRE] Réserver ou refroidir — La tamponner et la filmer, puis la réserver au bain-marie à une température supérieure à + 63 °C ; ou la refroidir rapidement en la vannant, la filmer et la réserver 24 h au maximum en enceinte réfrigérée à + 3 °C.</t>
+        </is>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
-      <c r="B36" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B36" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="13">
+        <v>29</v>
+      </c>
+      <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
-    <row r="38">
-[...128 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="14">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B34:D34"/>
-[...6 lines deleted...]
-    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>31</v>
       </c>
       <c r="B2" s="14">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>32</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>2.34</v>
+        <f>B2*1</f>
+        <v>1.2</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.06</v>
+        <f>B2*0.1</f>
+        <v>0.12</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8"/>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.1</f>
+        <v>0.12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="11">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.01</f>
+        <v>0.012</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.2</f>
+        <v>0.24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*1</f>
+        <v>1.2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*1.5</f>
+        <v>1.8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="11">
         <v>23</v>
       </c>
-      <c r="B9" t="s" s="12">
+      <c r="B14" t="s" s="12">
+        <v>53</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B15" t="s" s="12">
+        <v>54</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*1</f>
+        <v>1.2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</t>
+        </is>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.1</f>
+        <v>0.12</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.1</f>
+        <v>0.12</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.01</f>
+        <v>0.012</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.2</f>
+        <v>0.24</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*1</f>
+        <v>1.2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>47</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</t>
+        </is>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*1.5</f>
+        <v>1.8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="11">
+        <v>48</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</t>
+        </is>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
+        <v>55</v>
+      </c>
+      <c r="B28" t="s" s="12">
+        <v>56</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="11">
+        <v>57</v>
+      </c>
+      <c r="B29" t="s" s="12">
         <v>58</v>
       </c>
-      <c r="C9"/>
-[...4 lines deleted...]
-      <c r="A10" t="s" s="13">
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="13">
         <v>29</v>
       </c>
-      <c r="B10"/>
-[...2 lines deleted...]
-      <c r="E10" t="s" s="8"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="4">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B9:D9"/>
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E17"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>59</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="B2" s="14">
+        <v>2</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>60</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="3">
+        <v>61</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="9">
+        <v>62</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.02</f>
+        <v>0.04</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.002</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.001</f>
+        <v>0.002</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s" s="12">
+        <v>66</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.02</f>
+        <v>0.04</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.001</f>
+        <v>0.002</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.002</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="13">
+        <v>29</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A17:D17"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>67</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.032</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>68</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>69</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.036364</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>29</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>31</v>
       </c>
       <c r="B2" s="14">
         <v>0.096</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.5</f>
         <v>0.048</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.5</f>
         <v>0.048</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D10"/>
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.5</f>
+        <v>0.048</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.048</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
-          <t>[CUIRE] Cuire le roux brun — Prolonger la cuisson jusqu'à dextrinisation — hydrolyse de l'amidon et caramélisation légère. Ne pas exagérer la coloration qui doit être brun clair. Au-delà apparaît un mauvais goût de corne brûlée.</t>
+          <t>[CUIRE] Cuire le roux brun — Prolonger doucement la cuisson du roux blond, sans arrêter de mélanger, jusqu'à ce qu'il dextrinise légèrement (hydrolyse de l'amidon et caramélisation) : couleur brun clair (6 à 8 min). Ne pas exagérer la coloration : au-delà apparaissent un mauvais goût (goût de corne brûlée) et une âcreté.</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s" s="3">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>27</v>
       </c>
-      <c r="B15" t="s" s="12">
-        <v>66</v>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="13">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Rognons de veau Beaugé</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>