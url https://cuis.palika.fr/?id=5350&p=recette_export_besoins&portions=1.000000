--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -502,51 +502,51 @@
       </c>
       <c r="D9" s="4">
         <v>0.08</v>
       </c>
       <c r="E9">
         <v>5</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.08</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="4">
         <v>0.04</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
@@ -622,51 +622,51 @@
       </c>
       <c r="D15" s="4">
         <v>0.2</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="4">
         <v>0.03</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="4">
         <v>0.08</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5">
         <v>0.088</v>
       </c>
     </row>
@@ -702,51 +702,51 @@
       </c>
       <c r="D19" s="4">
         <v>0.2</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="4">
         <v>0.02</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="4">
         <v>0.04</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
     </row>