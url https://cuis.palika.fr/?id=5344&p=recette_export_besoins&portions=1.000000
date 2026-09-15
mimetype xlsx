--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -373,131 +373,131 @@
       </c>
       <c r="D6" s="4">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="4">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="4">
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="4">
         <v>0.02</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
         <v>2.4</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="5">
         <v>28.08</v>
       </c>
     </row>