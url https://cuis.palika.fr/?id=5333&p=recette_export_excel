--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,105 +67,105 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:09</t>
+    <t>30/10/2026 16:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>MIEL-ACACIA</t>
   </si>
   <si>
     <t>Miel d'acacia liquide</t>
   </si>
   <si>
     <t>Miels et produits de la ruche</t>
   </si>
   <si>
     <t>RNM1040156</t>
   </si>
   <si>
     <t>CANARD (magret) France standard</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -389,50 +389,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -527,50 +530,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -723,50 +729,53 @@
         <f>E9*14.5</f>
         <v>25.52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="3">
         <v>42</v>
       </c>
       <c r="G10" s="13">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>43</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>45</v>
@@ -846,50 +855,53 @@
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="11">
         <v>0.01</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>55</v>
@@ -983,50 +995,53 @@
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>65</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Dresser les suprêmes Napper le fond des assiettes avec la sauce. Escaloper les suprêmes en deux et les disposer harmonieusement en les décalant légèrement. Servir avec, par exemple, de la polenta aux fruits secs, de la purée de céleri-rave caramélisée au miel ou des pommes croquettes aux amandes. Plat familier de la cuisine réunionnaise et malbar, à base de morceaux de poulet cuits dans une sauce courte et réduite à base doignons, de tomates et parfumée au curcuma et au gingembre. Suggestions de garnitures daccompagnement : il est dusage daccompagner les caris de riz blanc, de rougails* diverses, de grains (haricots du Cap par exemple) et de brèdes*. TECHNIQUE DE RÉALISATION</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>66</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"VO_SUPR_CANE_CAR · CUI.PLATS_VOLAILLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VO_SUPR_CANE_CAR · CUI.PLATS_VOLAILLES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -1090,51 +1105,51 @@
       <c r="A9" t="s" s="17">
         <v>72</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser les suprêmes Napper le fond des assiettes avec la sauce. Escaloper les suprêmes en deux et les disposer harmonieusement en les décalant légèrement. Servir avec, par exemple, de la polenta aux fruits secs, de la purée de céleri-rave caramélisée au miel ou des pommes croquettes aux amandes. Plat familier de la cuisine réunionnaise et malbar, à base de morceaux de poulet cuits dans une sauce courte et réduite à base doignons, de tomates et parfumée au curcuma et au gingembre. Suggestions de garnitures daccompagnement : il est dusage daccompagner les caris de riz blanc, de rougails* diverses, de grains (haricots du Cap par exemple) et de brèdes*. TECHNIQUE DE RÉALISATION</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">