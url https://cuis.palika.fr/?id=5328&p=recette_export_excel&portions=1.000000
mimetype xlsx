--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,231 +67,231 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:55</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>00001963</t>
+  </si>
+  <si>
+    <t>porto rouge</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>DESHY-CEPS</t>
+  </si>
+  <si>
+    <t>Cèpes déshydratés</t>
+  </si>
+  <si>
+    <t>Légumes et aromates déshydratés</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0370123</t>
+  </si>
+  <si>
+    <t>CÉLERI-RAVE France</t>
+  </si>
+  <si>
+    <t>RNM3640160</t>
+  </si>
+  <si>
+    <t>CHANTERELLE grise France plateau</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002053</t>
+  </si>
+  <si>
+    <t>poivrons jaunes et rouges grillés marinés</t>
+  </si>
+  <si>
+    <t>RNM3650160</t>
+  </si>
+  <si>
+    <t>TROMPETTE DE LA MORT France plateau</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>00002235</t>
+  </si>
+  <si>
+    <t>poivrons  rouges - jaunes et verts cubes</t>
+  </si>
+  <si>
+    <t>00002241</t>
+  </si>
+  <si>
+    <t>tomates cubes</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...113 lines deleted...]
-    <t>TROMPETTE DE LA MORT France plateau</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>RNM0010154</t>
   </si>
   <si>
     <t>PORC (bardière) avec couenne France</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>00001510</t>
   </si>
   <si>
     <t>lapin réfrigéré CUISSES</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
@@ -593,50 +593,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -676,105 +679,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>26.612056</v>
+        <v>29.909056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>26.612056</v>
+        <v>29.909056</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>26.612056</v>
+        <v>29.909056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -849,476 +855,476 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.04</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.158056</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.27</f>
-        <v>0.27</v>
+        <f>E8*6.8</f>
+        <v>0.272</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*95</f>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.04</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.04</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
-        <v>45</v>
+      <c r="A11" t="s" s="12">
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
+        <v>0.04</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*3.9514</f>
+        <v>0.158056</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="9">
         <v>0.2</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*2.85</f>
+        <v>0.57</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>51</v>
+      <c r="A13" t="s" s="12">
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*2.85</f>
-        <v>0.57</v>
+        <f>E13*9.26</f>
+        <v>2.315</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="12">
+      <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*1.1</f>
+        <v>0.044</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="12">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*10</f>
+        <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D16" s="9">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D17" s="9">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>65</v>
+      <c r="A18" t="s" s="12">
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D18" s="9">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*1.1</f>
-        <v>0.044</v>
+        <f>E18*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D19" s="9">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*10</f>
-        <v>4</v>
+        <f>E19*24</f>
+        <v>2.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="12">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="9">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="12">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D21" s="9">
         <v>0.1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*0</f>
-        <v>0</v>
+        <f>E21*4.18</f>
+        <v>0.418</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="12">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
         <v>73</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D22" s="9">
         <v>0.1</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F22" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*0</f>
-        <v>0</v>
+        <f>E22*2.92</f>
+        <v>0.292</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
+      <c r="A23" t="s" s="12">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>76</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="9">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*24</f>
-        <v>2.4</v>
+        <f>E23*0.27</f>
+        <v>0.27</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="9">
         <v>0.2</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G24" s="4">
         <f>E24*0.85</f>
         <v>0.17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="12">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="9">
         <v>1.6</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
         <v>1.6</v>
       </c>
       <c r="F25" t="s">
         <v>25</v>
@@ -1327,50 +1333,53 @@
         <f>E25*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s" s="3">
         <v>83</v>
       </c>
       <c r="G26" s="13">
         <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>84</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>85</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>86</v>
@@ -1397,463 +1406,466 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>90</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" s="11">
         <v>1.6</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>92</v>
       </c>
       <c r="C4" t="s">
         <v>91</v>
       </c>
       <c r="D4" s="11">
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>93</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="11">
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>94</v>
       </c>
       <c r="C6" t="s">
         <v>91</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>95</v>
       </c>
       <c r="C7" t="s">
         <v>88</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="C8" t="s">
         <v>88</v>
       </c>
       <c r="D8" s="11">
         <v>0.055</v>
       </c>
       <c r="E8" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
       <c r="C9" t="s">
         <v>91</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>99</v>
       </c>
       <c r="C10" t="s">
         <v>91</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>100</v>
       </c>
       <c r="C11" t="s">
         <v>91</v>
       </c>
       <c r="D11" s="11">
         <v>0.1</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
       <c r="C12" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="11">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
       <c r="C13" t="s">
         <v>91</v>
       </c>
       <c r="D13" s="11">
         <v>0.1</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
       <c r="C14" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="11">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>104</v>
       </c>
       <c r="C15" t="s">
         <v>91</v>
       </c>
       <c r="D15" s="11">
         <v>0.04</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
       <c r="C16" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="11">
         <v>0.04</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="11">
         <v>0.1</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
       <c r="C18" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>108</v>
       </c>
       <c r="C19" t="s">
         <v>91</v>
       </c>
       <c r="D19" s="11">
         <v>0.4</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>91</v>
       </c>
       <c r="D20" s="11">
         <v>0.2</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>110</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="11">
         <v>0.1</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>111</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="11">
         <v>0.02</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
       <c r="C23" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="11">
         <v>0.04</v>
       </c>
       <c r="E23" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>113</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>114</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>115</v>
@@ -1971,50 +1983,53 @@
         <v>2</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>130</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Marquer un fond brun de lapin - 10 min Rissoler les os et les parures, ajouter le reste de la garniture aromatique (carottes, oignons, céleri). Déglacer avec la moitié du vin blanc et le réduire des 3/4. Mouiller avec le fond brun de veau lié. Ajouter la tomate concassée, lail écrasé et le bouquet garni. Cuire lentement durant une trentaine de minutes. Dépouiller, écumer pendant la cuisson.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"VO_POUL_POL_NIOI · CUI.PLATS_VOLAILLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VO_POUL_POL_NIOI · CUI.PLATS_VOLAILLES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2050,375 +2065,375 @@
       <c r="B6" t="str" s="14">
         <f>"[DÉSOSSER] "&amp;Procedure!D3</f>
         <v>[DÉSOSSER] Désosser les râbles - 20 min Les dégraisser. Enlever les rognons, les parer et les réserver (ils peuvent être replacés à lintérieur de la farce). Désosser en prenant soin de ne pas séparer les filets. Raccourcir les panoufles. Les réserver en enceinte réfrigérée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B25</f>
         <v>lapin réfrigéré CUISSES</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E25</f>
         <v>1.6</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F25</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B13</f>
         <v>ail haché</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E13</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.04</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B14</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E14</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B22</f>
         <v>tomates cubes</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E22</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B15</f>
         <v>CHANTERELLE grise France plateau</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E15</f>
         <v>0.4</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Cèpes déshydratés</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.2</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B23</f>
+        <f>Besoins!B19</f>
         <v>TROMPETTE DE LA MORT France plateau</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E23</f>
+        <f>Besoins!E19</f>
         <v>0.1</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B16</f>
         <v>échalote</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E16</f>
         <v>0.02</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>porto rouge</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.04</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
         <v>137</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>"[MONDER] "&amp;Procedure!D4</f>
         <v>[MONDER] Monder les poivrons - 5 min Les griller, enlever la peau et les tailler en lanières très régulières de 4 mm de section. Les blanchir fortement, les rafraîchir et les égoutter.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B18</f>
         <v>poivrons jaunes et rouges grillés marinés</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E22</f>
+        <f>Besoins!E18</f>
         <v>0.1</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B21</f>
         <v>poivrons  rouges - jaunes et verts cubes</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E21</f>
         <v>0.1</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
         <v>138</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D5</f>
         <v>[RÉALISER] Réaliser la farce mousseline de volaille - 15 min Farcir les râbles - 10 min Les ouvrir et les assaisonner, puis les masquer avec une couche fine de farce mousseline. Disposer les bâtonnets de poivrons en intercalant les couleurs et les mas­quer avec le reste de la farce. Refermer les râbles et leur donner la forme dun cylindre régulier. Les envelopper dans un petit morceau de crépine de porc et les ficeler.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B24</f>
         <v>PORC (bardière) avec couenne France</v>
       </c>
       <c r="C23" s="11">
         <f>Besoins!E24</f>
         <v>0.2</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="17">
         <v>139</v>
       </c>
       <c r="B24" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D6</f>
         <v>[ÉPLUCHER] Eplucher, laver et tailler les légumes - 10 min  Eplucher et laver les carottes, les oignons, le céleri, lail et le persil.  Tailler les légumes en mirepoix. Réaliser un bouquet garni avec une petite branche de romarin et de sarriette. 7. Poêler les râbles - 10 min Les assaisonner puis les faire revenir avec le beurre dans une cocotte ou dans un petit rondeau. Ajouter la moitié des carottes et des oignons taillés en mirepoix et fermer hermétiquement le récipient. Cuire au four à 200 °C durant 30 à 35 min, les arroser durant la cuisson.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B11</f>
         <v>BEURRE</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E11</f>
         <v>0.04</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B20</f>
         <v>carottes râpées</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E20</f>
         <v>0.1</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B17</f>
         <v>oignons émincés</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E17</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B10</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E10</f>
         <v>1</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F10</f>
         <v>pc</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
         <v>140</v>
       </c>
       <c r="B29" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D7</f>
         <v>[MARQUER] Marquer un fond brun de lapin - 10 min Rissoler les os et les parures, ajouter le reste de la garniture aromatique (carottes, oignons, céleri). Déglacer avec la moitié du vin blanc et le réduire des 3/4. Mouiller avec le fond brun de veau lié. Ajouter la tomate concassée, lail écrasé et le bouquet garni. Cuire lentement durant une trentaine de minutes. Dépouiller, écumer pendant la cuisson.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>