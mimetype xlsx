--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -83,57 +83,57 @@
   <si>
     <t>Assaisonnements et corps gras</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...4 lines deleted...]
-    <t>oignons émincés</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -320,71 +320,71 @@
       </c>
       <c r="D5" s="4">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="4">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="4">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>2.8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5">
         <v>22.26</v>
       </c>
     </row>